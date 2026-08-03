--- v0 (2026-05-25)
+++ v1 (2026-08-03)
@@ -1,118 +1,164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="6AA5AC91" w14:textId="618AD7DF" w:rsidR="001C677C" w:rsidRPr="004421E3" w:rsidRDefault="008B33CF" w:rsidP="00690F05">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C677C" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DA34A1" w14:textId="6FBBF8D2" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C">
+    <w:p w14:paraId="70DA34A1" w14:textId="795952E3" w:rsidR="005C3FB5" w:rsidRDefault="001C677C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>UMOWA O ROBOTY BUDOWLANE</w:t>
       </w:r>
       <w:r w:rsidR="00EF0A64" w:rsidRPr="004421E3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ATT/21……../202</w:t>
       </w:r>
       <w:r w:rsidR="00EE1AC8" w:rsidRPr="004421E3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EF0A64" w:rsidRPr="004421E3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/RB</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="72CDC167" w14:textId="2C907D60" w:rsidR="007D2BDC" w:rsidRPr="007D2BDC" w:rsidRDefault="007D2BDC" w:rsidP="007D2BDC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D2BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(po zmianie_</w:t>
+      </w:r>
+      <w:r w:rsidR="000438D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000438D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AF2543" w14:textId="77777777" w:rsidR="007D2BDC" w:rsidRPr="007D2BDC" w:rsidRDefault="007D2BDC" w:rsidP="007D2BDC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7E21EB49" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zawarta w dniu .....</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1183,50 +1229,51 @@
         </w:rPr>
         <w:t>budynku Zamieszkania Zbiorowego – Akademik z zagospodarowaniem terenu i infrastrukturą</w:t>
       </w:r>
       <w:r w:rsidR="0050526A" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uniwersytetu Morskiego</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, na podstawie pozwolenia na budowę z dnia </w:t>
       </w:r>
       <w:r w:rsidR="007C121C" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>26.10.2022</w:t>
       </w:r>
       <w:r w:rsidR="0050526A" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">roku nr </w:t>
       </w:r>
       <w:r w:rsidR="007C121C" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RAAI.6740.3.5.2022</w:t>
@@ -1264,51 +1311,50 @@
         <w:t>pozwoleniu na użytkowanie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7259FC9E" w14:textId="7393FDD5" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dokumentacja Techniczna</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – projekt budowlany, projekt wykonawczy, specyfikacja techniczna wykonania i odbioru robót budowlanych (STWIORB), wr</w:t>
       </w:r>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>az ze wszystkimi załącznikami i </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dokumentami towarzyszącymi oraz wszelkie zmiany i modyfikacje tych dokumentów;</w:t>
@@ -1503,50 +1549,52 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Harmonogram Rzeczowo-Finansowy </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– oznacza dokument określający terminy wykonania poszczególnych etapów i całego zakresu Robót z uwzględnieniem planowanej ilości środków finansowych;</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1775BED5" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wynagrodzenie</w:t>
       </w:r>
@@ -1858,77 +1906,87 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="001C677C" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WZ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21954E3F" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="21954E3F" w14:textId="17417A01" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Jeżeli pomiędzy dokumentami, o których mowa powyżej lub w terminologii, którą posługują się te dokumenty zostaną stwierdzone rozbieżności lub niejednoznaczności, Wykonawca zwróci się niezwłocznie po ich wykryciu do Inwestora o udzielenie wyjaśnień. Wyjaśnienia Inwestora są wiążące i ostateczne.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Jeżeli pomiędzy dokumentami, o których mowa powyżej lub w terminologii, którą posługują się te dokumenty zostaną stwierdzone rozbieżności lub niejednoznaczności, Wykonawca zwróci się niezwłocznie po ich wykryciu do Inwestora o udzielenie wyjaśnień. </w:t>
+      </w:r>
+      <w:del w:id="1" w:author="Arkadiusz Brzeski" w:date="2026-07-06T13:28:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="00C96003">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Wyjaśnienia Inwestora są wiążące i ostateczne.</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="77E7805B" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2020,101 +2078,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jest uprawniony do prowadzenia Inwestycji na podstawie pozwolenia na budowę z dnia </w:t>
       </w:r>
       <w:r w:rsidR="007C121C" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>26.10.2022 roku nr RAAI.6740.3.5.2022.AW-55/81-87</w:t>
       </w:r>
       <w:r w:rsidR="00C91FB7" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4DD1C4" w14:textId="2BC56F6B" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="4B4DD1C4" w14:textId="5F8AA8D5" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wykonawca oświadcza, że zapoznał się z przekazaną Dokumentacją Techniczną i nie wnosi do niej żadnych uwag, a nadto oświadcza, że Dokumentacja Techniczna jest wystarczająca do wykonania przez niego Robót. Jednocześnie Wykonawca oświadcza, że dokonał sprawdzenia Dokumentacji </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Technicznej, w tym opisów Robót i nie wnosi jakichkolwiek zastrzeżeń, co do zawartych w niej rozwiązań, ani też co do jej kompletności pod kątem reali</w:t>
+        <w:t>Wykonawca oświadcza, że zapoznał się z przekazaną Dokumentacją Techniczną i nie wnosi do niej żadnych uwag, a nadto oświadcza, że Dokumentacja Techniczna jest wystarczająca do wykonania przez niego Robót. Jednocześnie Wykonawca oświadcza, że dokonał sprawdzenia Dokumentacji Technicznej, w tym opisów Robót i nie wnosi jakichkolwiek zastrzeżeń, co do zawartych w niej rozwiązań, ani też co do jej kompletności pod kątem reali</w:t>
       </w:r>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>zacji zleconych Robót. Jeżeli w </w:t>
-[...7 lines deleted...]
-        <w:t>Dokumentacji Technicznej wystąpią sprzeczności dotyczące danego elementu Robót, Inwestor ma prawo do wyboru najkorzystniejszego wariantu rozwiązania określonego tą dokumentacja. Powyższe oświadczenie nie oznacza dokonania przez Wykonawcę analizy otrzymanej od Inwestora Dokumentacji Technicznej pod kątem poprawności przyjętych założeń, obliczeń, rozwiązań - błędów projektowych. Wykonawca nie przejmuje odpowiedzialności za błędy projektowe przekazywanej przez Inwestora Dokumentacji Technicznej,</w:t>
+        <w:t xml:space="preserve">zacji zleconych Robót. </w:t>
+      </w:r>
+      <w:del w:id="2" w:author="Arkadiusz Brzeski" w:date="2026-07-06T13:03:00Z">
+        <w:r w:rsidR="000657D4" w:rsidRPr="004421E3" w:rsidDel="00FB27F0">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Jeżeli w </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="00FB27F0">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Dokumentacji Technicznej wystąpią sprzeczności dotyczące danego elementu Robót, Inwestor ma prawo do wyboru najkorzystniejszego wariantu rozwiązania określonego tą dokumentacja. </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powyższe oświadczenie nie oznacza dokonania przez Wykonawcę analizy otrzymanej od Inwestora Dokumentacji Technicznej pod kątem poprawności przyjętych założeń, obliczeń, rozwiązań - błędów projektowych. Wykonawca nie przejmuje odpowiedzialności za błędy projektowe przekazywanej przez Inwestora Dokumentacji Technicznej,</w:t>
       </w:r>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> chyba że błędy te można było z </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>łatwością dostrzec mając na względzie profesjonalny charakter wykonywanej przez Wykonawcę działalności.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03751A35" w14:textId="5983DD84" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
@@ -2524,75 +2592,75 @@
         </w:rPr>
         <w:t>Zakres obowiązków Wykonawcy obejmuje w szczególności:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F61738E" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>wykonanie wszelkich prac przygotowawczych, które są niezbędne do rozpoczęcia i wykonania Inwestycji w sposób prawidłowy i zgodny z przepisami polskiego prawa oraz sztuką budowlaną;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389AF636" w14:textId="24FCADD3" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>wykonanie wszelkich niezbędnych robót zabezpieczaj</w:t>
       </w:r>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ących i tymczasowych, zgodnie z </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">przepisami obowiązującego prawa i sztuką budowlaną; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE4577A" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
@@ -3328,679 +3396,679 @@
         </w:rPr>
         <w:t>dokonania właściwych prób i odbiorów technicznych i uczestniczenia w odbiorach na zasadach określonych Umową;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290F059D" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>gromadzenia na bieżąco, przed wbudowaniem, dokumentów zgodności dopuszczających użyte materiały do stosowania w Polsce w myśl prawa budowlanego i innych obowiązujących przepisów, w tym m.in. certyfikaty na znak bezpieczeństwa, deklarację zgodności  lub certyfikat zgodności z Polską Normą lub aprobatą techniczną;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405733F9" w14:textId="33DE68B9" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">przekazywanie do </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7014" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inspektora Nadzoru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wniosków materiałowych przed wbudowaniem lub zamontowaniem materiałów lub urządzeń, celem weryfikacji i zatwierdzenia przez </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2FEA" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inspektora Nadzoru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00015DEC" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspektor Nadzoru ustosunkuje się do wniosków w terminie 5 dni roboczych: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wzór wniosku materiałowego stanowi załącznik nr 8 do Umowy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C71AC6C" w14:textId="0C7CAF3B" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wykonania dokumentacji powykonawczej Inwestycji w </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1880" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dwóch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> egzemplarzach w formie papierowej i w </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1880" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dwóch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> egzemplarzach na nośniku elektronicznym, przy czym forma elektroniczna będzie skanem wersji papierowej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF0AAB0" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wykonania Inwestycji zgodnie z Umową, Dokumentacją Techniczną, zasadami wiedzy technicznej i sztuki budowlanej, przepisami prawa budowlanego, obowiązującymi normami technicznymi (Polskie Normy), przepisami o ochronie p.poż. oraz innymi obowiązującymi przepisami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED0FABB" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dostarczenia dokumentów potwierdzających, że wszelkie materiały, systemy, produkty, rozwiązania posiadają wymagane prawem aktualne świadectwa, deklaracje, certyfikaty, aprobaty wydane przez uprawnione instytucje i są dopuszczone do stosowania w Polsce; wszelkie aprobaty europejskie muszą być tłumaczone na język polski i akceptowane przez krajową jednostkę notyfikacyjną;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222F94C7" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>przestrzegania ze szczególną starannością przepisów BHP oraz p.poż.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166B5CA7" w14:textId="04195329" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dostarczenia w okresach miesięcznych, wraz z fakturą</w:t>
+      </w:r>
+      <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, oświadczenia podwykonawców, o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wywiązaniu się Wykonawcy wobec nich ze zobowiązań finansowych zgodnie ze wzorem stanowiącym załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC61C8" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do Umowy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCE3BA6" w14:textId="5A97FF12" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dostarczenia wraz ze złożeniem faktury końcowe</w:t>
+      </w:r>
+      <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>j oświadczenia podwykonawców, o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wywiązaniu się Wykonawcy wobec wszystkich podwykonawców ze zobowiązań finansowych zgodnie ze wzorem stanowiącym załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC61C8" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do Umowy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D32600" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ponoszenia odpowiedzialności za właściwe wykonanie Robót, zapewnienie warunków bezpieczeństwa oraz za metody organizacyjno-techniczne stosowane na Terenie Budowy; odpowiedzialności tej nie wyłącza, ani nie ogranicza wykonanie części Robót przez podwykonawców, chociażby Wykonawca nie ponosił winy w wyborze lub powierzył ich realizację podmiotom profesjonalnym i w tym zakresie Strony zgodnie wyłączają art. 429 Kodeksu cywilnego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6065878B" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>usuwania wad w okresie rękojmi i gwarancji; w przypadku, jeżeli usunięcie wady miałby trwać więcej niż 45 dni od dnia powiadomienia Wykonawcy o wadzie, Inwestor zastrzega sobie prawo do powierzenia usunięcia wady podmiotowi trzeciemu na koszt i ryzyko Wykonawcy bez upoważnienia sądowego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320DCC85" w14:textId="26419796" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>jeżeli Inwestor zwróci się do Wykonawcy z żądaniem usunięcia określonej osoby, która należy do personelu Wykonawcy i/lub Podwykonawcy, oraz je</w:t>
+      </w:r>
+      <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>go żądanie będzie uzasadnione w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>szczególności naruszeniem postanowień Umowy lub przepisów prawa dotyczących bezpieczeństwa prowadzonych Robót (BHP), to Wykonawca zapewni, że osoba ta niezwłocznie opuści Teren Budowy i nie będzie miała żadnego dalszego wpływu i związku z czynnościami związanymi z wykonywaniem Umowy. W miejsce usuniętej osoby, o ile wchodzi ona w skład personelu wskazanego w ofercie, Wykonawca zapewni osobę o kwalifikacjac</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7014" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h nie gorszych niż wskazane w S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WZ. Osoba taka wymaga zatwierdzenia przez Inwestora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0FE929" w14:textId="77777777" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="00286309">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>przed rozpoczęciem robót na terenie działki należy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3970C347" w14:textId="77777777" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="002D4921">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="100"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>w Referacie Zajęć Pasa Drogowego Zarządu Dróg i Zieleni w Gdyni uzgodnić projekt organizacji budowy, sporządzony przez wykonawcę robót zawierający:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36005E86" w14:textId="0560035D" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="00286309">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- określenie tymczasowego dostępu do drogi na czas trwania budowy</w:t>
+      </w:r>
+      <w:r w:rsidR="00370B34" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47370B74" w14:textId="1E341889" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="00286309">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- trasy obsługi komunikacyjnej budowy na terenie miasta Gdyni</w:t>
+      </w:r>
+      <w:r w:rsidR="00370B34" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BF33A3" w14:textId="2CEB5F6F" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="00286309">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- sposób utrzymania czystości w bezpośrednim sąsiedztwie budowy i wzdłuż ww. tras</w:t>
+      </w:r>
+      <w:r w:rsidR="00370B34" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332CCD88" w14:textId="447E1D0B" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="00286309">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">przekazywanie do </w:t>
-[...418 lines deleted...]
-    <w:p w14:paraId="3970C347" w14:textId="77777777" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="002D4921">
+        <w:t>- wyznaczenie miejsc czyszczenia pojazdów na terenie budowy</w:t>
+      </w:r>
+      <w:r w:rsidR="00370B34" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D5A1A9" w14:textId="367A9C0F" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="00286309">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- zestawienie ilości w tonach: mas ziemnych (wwożonych i wywożonych) betonu wraz ze stalą</w:t>
+      </w:r>
+      <w:r w:rsidR="00370B34" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0600DCDA" w14:textId="1081DAAB" w:rsidR="00286309" w:rsidRPr="004421E3" w:rsidRDefault="00286309" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="100"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>w Referacie Zajęć Pasa Drogowego Zarządu Dróg i Zieleni w Gdyni uzgodnić projekt organizacji budowy, sporządzony przez wykonawcę robót zawierający:</w:t>
-[...165 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>u zarządcy ruchu (za pośrednictwem Wydziału Inwestycji, al. Marsz. Piłsudskiego 52/54, 81-382 Gdynia) uzyskać zatwierdzenie tymczasowej organizacji ruchu zawiązanej z organizacją placu budowy</w:t>
       </w:r>
       <w:r w:rsidR="00370B34" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566BC8CE" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4430,76 +4498,76 @@
         <w:t>przekazania do Inwestora, najpóźniej w dniu zgłoszenia gotowości do odbioru końcowego Robót, dokumentacji powykonawczej zawierającej:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC159B8" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>kompletną inwentaryzację geodezyjną powykonawczą,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779BC128" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>dokumentację projektową podstawową z naniesionymi zmianami oraz dodatkową jeśli zostanie sporządzona w trakcie realizacji Umowy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4E0927" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4794,51 +4862,51 @@
     </w:p>
     <w:p w14:paraId="57617BB7" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wykonania zaplecza budowy, pomieszczeń socjalnych, magazynów, ogrodzeń, bram oraz wszelkich innych urządzeń, których wykonanie będzie konieczne lub pożądane dla realizacji Robót zgodnie z prawem i Umową;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D408A6" w14:textId="6C498137" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="51D408A6" w14:textId="11995D89" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pobierania dla Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="008316E9" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
@@ -4863,51 +4931,95 @@
         </w:rPr>
         <w:t>ilości normowej i ich odpowiedniego oznakowania i pi</w:t>
       </w:r>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>elęgnacji oraz ich zgniecenia w </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>odpowiednio wcześniej przedstawionym laboratorium w celu stwierdzenia klasy i rodzaju wbudowanego betonu</w:t>
       </w:r>
       <w:r w:rsidR="008316E9" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, pobór próbek winien być potwierdzony protokołem podpisanym przez obie strony. Wynik każdej próbki zostanie przedstawiony Inwestorowi w terminie 2 tygodni od pobrania próbki.</w:t>
+        <w:t xml:space="preserve">, pobór próbek winien być potwierdzony protokołem podpisanym przez obie strony. Wynik każdej próbki zostanie przedstawiony Inwestorowi w terminie </w:t>
+      </w:r>
+      <w:r w:rsidR="008316E9" w:rsidRPr="007D2BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2 tygodni</w:t>
+      </w:r>
+      <w:r w:rsidR="008316E9" w:rsidRPr="007D2BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2BDC" w:rsidRPr="007D2BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>28 dni</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008316E9" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>od pobrania próbki.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5CBB18" w14:textId="7F126DB9" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zgłoszenia do akceptacji, odpowiednio wcześniej (zgodnie z warunkami Umowy) materiałów, urządzeń i laboratoriów, które muszą zostać zaakceptowane przez </w:t>
       </w:r>
@@ -6914,319 +7026,409 @@
     <w:p w14:paraId="4BB90EE6" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">projekt umowy o podwykonawstwo oraz umowa o podwykonawstwo przedkładane Inwestorowi do akceptacji powinny zawierać wszystkie istotne postanowienia umowy, w tym powinny zawierać oznaczenie stron umowy, powinny określać zakres prac (szczegółowy przedmiot robót budowlanych) powierzanych podwykonawcy lub dalszemu podwykonawcy, termin realizacji umowy, warunki płatności oraz wynagrodzenie podwykonawcy lub dalszego podwykonawcy; przedkładana Inwestorowi do akceptacji umowa o podwykonawstwo powinna być dodatkowo kompletnie oznaczona oraz podpisana przez osoby uprawnione do reprezentacji jej stron wraz z okazaniem albo wskazaniem stosownych dokumentów potwierdzających uprawnienia do reprezentacji; projekty umów oraz umowy niezawierające jakiegokolwiek z wyżej wymienionych wymaganych elementów nie będą akceptowane przez Inwestora; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157D6167" w14:textId="3D802B77" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
+    <w:p w14:paraId="157D6167" w14:textId="18C641A8" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>projekt umowy o podwykonawstwo oraz umowa o podwykonawstwo przedkładane Inwestorowi do akceptacji przewidujące formy tworzenia zabezpieczenia należytego wykonania umowy (kaucji gwarancyjnej), w szc</w:t>
+        <w:t xml:space="preserve">projekt umowy o podwykonawstwo oraz umowa o podwykonawstwo przedkładane Inwestorowi do akceptacji przewidujące </w:t>
+      </w:r>
+      <w:ins w:id="3" w:author="Arkadiusz Brzeski" w:date="2026-07-07T09:17:00Z">
+        <w:r w:rsidR="002903E2" w:rsidRPr="002903E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>postanowie</w:t>
+        </w:r>
+        <w:r w:rsidR="002903E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>nia</w:t>
+        </w:r>
+        <w:r w:rsidR="002903E2" w:rsidRPr="002903E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> kształtując</w:t>
+        </w:r>
+        <w:r w:rsidR="002903E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="002903E2" w:rsidRPr="002903E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> prawa i obowiązki podwykonawcy, w zakresie kar umownych oraz postanowień dotyczących warunków wypłaty wynagrodzenia, w sposób dla niego mniej korzystny niż prawa i obowiązki wykonawcy, ukształtowane postanowieniami umowy zawartej między zamawiającym a wykonawcą</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="4" w:author="Arkadiusz Brzeski" w:date="2026-07-07T09:17:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="002903E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>formy tworzenia zabezpieczenia należytego wykonania umowy (kaucji gwarancyjnej)</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="5" w:author="Arkadiusz Brzeski" w:date="2026-07-07T09:18:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="002903E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">, </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="6" w:author="Arkadiusz Brzeski" w:date="2026-07-06T13:26:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="00C96003">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>w szc</w:delText>
+        </w:r>
+        <w:r w:rsidR="000657D4" w:rsidRPr="004421E3" w:rsidDel="00C96003">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>zególności poprzez potrącenia z </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="00C96003">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">należności za wykonane przez podwykonawcę lub dalszego podwykonawcę prace lub jakiekolwiek inne formy </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="7" w:author="Arkadiusz Brzeski" w:date="2026-07-07T09:18:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="002903E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>zatrzymania należnych podwykonawcy należności za wykonane prace</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060E69B7" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekt umowy o podwykonawstwo oraz umowa o podwykonawstwo przedkładane Inwestorowi do akceptacji powinny przewidywać możliwość dokonywania odbiorów prac wykonanych przez podwykonawców lub dalszych podwykonawców przy udziale </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2FEA" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inspektora Nadzoru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zawierać zastrzeżenie, iż odbiór dokonany bez udziału </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2FEA" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inspektora Nadzoru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, który zgłosił swoją obecność przy odbiorze, będzie nieskuteczny oraz stanowić konieczność określania w protokołach odbioru zakresu rzeczowego i finansowego (wartości) odbieranych prac; projekty umów oraz umowy nie zawierające przedmiotowych postanowień nie będą akceptowane przez Inwestora; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FA34EB" w14:textId="2DF69516" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podwykonawca lub dalszy podwykonaw</w:t>
       </w:r>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>zególności poprzez potrącenia z </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="060E69B7" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
+        <w:t>ca zamierzający zawrzeć umowę o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podwykonawstwo w przedmiocie robót budowlanych obowiązany jest przedłożyć Inwestorowi wraz z projektem takiej umowy zgod</w:t>
+      </w:r>
+      <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ę Wykonawcy na zawarcie umowy o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treści zgodnej z przedkładanym projektem umowy; projekty umów bez dołączonej zgody Wykonawcy lub z zastrzeżeniami Wykonawcy nie będą akceptowane przez Inwestora; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CD185A" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">projekt umowy o podwykonawstwo oraz umowa o podwykonawstwo przedkładane Inwestorowi do akceptacji powinny przewidywać możliwość dokonywania odbiorów prac wykonanych przez podwykonawców lub dalszych podwykonawców przy udziale </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="71FA34EB" w14:textId="2DF69516" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
+        <w:t xml:space="preserve">w przypadku zawierania umów o podwykonawstwo przez Wykonawcę działającego wspólnie (np. w formie konsorcjum) winny być one zawierane w imieniu i na rzecz wszystkich podmiotów będących Wykonawcą, a Wykonawca zobowiązany jest do przedłożenia Inwestorowi wraz z umową o podwykonawstwo stosownych dokumentów potwierdzających spełnienie tego obowiązku; nieprzestrzeganie tego obowiązku w przypadku umów o podwykonawstwo, których przedmiotem są roboty budowlane, będzie skutkować brakiem akceptacji takich umów przez Inwestora; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252C0DA3" w14:textId="66805CE0" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>podwykonawca lub dalszy podwykonaw</w:t>
+        <w:t>brak określenia w projekcie umowy oraz w umowie o podwykonawstwo przedkładanych Inwestorowi do akceptacji wynagrodzenia podwykonawcy lub dalszego podwykonawcy za wykonanie robót b</w:t>
       </w:r>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ca zamierzający zawrzeć umowę o </w:t>
-[...7 lines deleted...]
-        <w:t>podwykonawstwo w przedmiocie robót budowlanych obowiązany jest przedłożyć Inwestorowi wraz z projektem takiej umowy zgod</w:t>
+        <w:t>ędących przedmiotem tej Umowy w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sposób umożliwiający odniesienie do odpowiadającego mu wynagrodzenia Wykonawcy za te roboty wynikającego ze złożonej prz</w:t>
       </w:r>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ę Wykonawcy na zawarcie umowy o </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="26CD185A" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
+        <w:t xml:space="preserve">ez niego oferty i określonego </w:t>
+      </w:r>
+      <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umowie, w szczególności cen jednostkowych wynikających z Kosztorysu Ofertowego, będzie stanowić podstawę braku ich akceptacji przez Inwestora; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2613F0FF" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">w przypadku zawierania umów o podwykonawstwo przez Wykonawcę działającego wspólnie (np. w formie konsorcjum) winny być one zawierane w imieniu i na rzecz wszystkich podmiotów będących Wykonawcą, a Wykonawca zobowiązany jest do przedłożenia Inwestorowi wraz z umową o podwykonawstwo stosownych dokumentów potwierdzających spełnienie tego obowiązku; nieprzestrzeganie tego obowiązku w przypadku umów o podwykonawstwo, których przedmiotem są roboty budowlane, będzie skutkować brakiem akceptacji takich umów przez Inwestora; </w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve">regulacji prawa pracy, w tym wysokość minimalnego wynagrodzenia za pracę i/lub minimalnej stawki godzinowej w odniesieniu do pracowników podwykonawcy; projekty umów oraz umowy nierespektujące wymagań obowiązującego prawa nie będą akceptowane przez Inwestora; </w:t>
+        <w:t xml:space="preserve">projekt umowy o podwykonawstwo oraz umowa o podwykonawstwo przedkładane Inwestorowi do akceptacji winny respektować wymagania wynikające z obowiązujących regulacji prawa pracy, w tym wysokość minimalnego wynagrodzenia za pracę i/lub minimalnej stawki godzinowej w odniesieniu do pracowników podwykonawcy; projekty umów oraz umowy nierespektujące wymagań obowiązującego prawa nie będą akceptowane przez Inwestora; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661124C0" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="000657D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">projekt umowy o podwykonawstwo oraz umowa o podwykonawstwo przedkładane Inwestorowi do akceptacji nie przewidujące limitu łącznej wysokości kar umownych na poziomie maksymalnie wysokości kary za odstąpienie od umowy nie będą akceptowane przez Inwestora. </w:t>
@@ -7572,50 +7774,51 @@
     </w:p>
     <w:p w14:paraId="39E97816" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Przedłożenie Inwestorowi umów o podwykonawstwo, których przedmiotem są usługi lub dostawy, nie powoduje powstania po stronie Inwestora solidarnej odpowiedzialności, o której mowa w art. 647</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kodeksu cywilnego. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB0BA62" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
@@ -7643,51 +7846,50 @@
     </w:p>
     <w:p w14:paraId="32EB2C00" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jeżeli przedłożona Inwestorowi umowa o podwykonawstwo, której przedmiotem są usługi lub dostawy, przewiduje termin zapłaty wynagrodzenia dłuższy niż określony w pkt 7, Inwestor informuje o tym Wykonawcę i wzywa go do doprowadzenia do zmiany tej umowy pod rygorem wystąpienia o zapłatę kary umownej w wysokości określonej w Umowie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0303D325" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
@@ -8079,87 +8281,87 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informacje w przedmiocie podwykonawstwa zawarte w ofercie stanowiącej załącznik do Umowy oraz zawarte w przedstawionym Wykazie, o którym mowa w pkt 1, nie stanowią zaistnienia sytuacji, o który mowa w art. 647</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">§2 Kodeksu cywilnego i nie mogą stanowić podstawy odpowiedzialności solidarnej Inwestora za zapłatę wynagrodzenia podwykonawcy należnego mu z tytułu wykonanych przez niego robót budowlanych. </w:t>
+        <w:t xml:space="preserve">§2 Kodeksu cywilnego i nie mogą stanowić </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">podstawy odpowiedzialności solidarnej Inwestora za zapłatę wynagrodzenia podwykonawcy należnego mu z tytułu wykonanych przez niego robót budowlanych. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F81C8F" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wykonawca jest w pełni odpowiedzialny za działania lub uchybienia każdego podwykonawcy i dalszego podwykonawcy oraz ich przedstawicieli lub pracowników, tak jakby były to działania lub uchybienia Wykonawcy. Powierzenie wykonania części zamówienia </w:t>
-[...8 lines deleted...]
-        <w:t>podwykonawcom i dalszym podwykonawcom nie zwalnia Wykonawcy z odpowiedzialności za należyte wykonanie tego zamówienia, chociażby Wykonawca nie ponosił winy w wyborze lub powierzył ich realizację podmiotom profesjonalnym i w tym zakresie Strony zgodnie wyłączają art. 429 Kodeksu cywilnego.</w:t>
+        <w:t>Wykonawca jest w pełni odpowiedzialny za działania lub uchybienia każdego podwykonawcy i dalszego podwykonawcy oraz ich przedstawicieli lub pracowników, tak jakby były to działania lub uchybienia Wykonawcy. Powierzenie wykonania części zamówienia podwykonawcom i dalszym podwykonawcom nie zwalnia Wykonawcy z odpowiedzialności za należyte wykonanie tego zamówienia, chociażby Wykonawca nie ponosił winy w wyborze lub powierzył ich realizację podmiotom profesjonalnym i w tym zakresie Strony zgodnie wyłączają art. 429 Kodeksu cywilnego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6C7DFB" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8514,51 +8716,50 @@
       <w:r w:rsidR="001C677C" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozpoczęcia Robót: nie później niż 30 dni od dnia zawarcia Umowy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F835E22" w14:textId="3970B3FF" w:rsidR="005C3FB5" w:rsidRPr="007710C7" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="007710C7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>termin zakończenia Robót</w:t>
       </w:r>
       <w:r w:rsidR="007D5B2F" w:rsidRPr="007710C7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wraz z uzyskaniem ostatecznej decyzji o pozwolenie na użytkowanie </w:t>
       </w:r>
       <w:r w:rsidRPr="007710C7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -8570,51 +8771,50 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007710C7" w:rsidRPr="007710C7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20 m-cy od dnia zawarcia umowy</w:t>
       </w:r>
       <w:r w:rsidR="00247155" w:rsidRPr="007710C7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="25E4EEED" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -8789,50 +8989,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> oraz Wykonawca będą sporządzali w cyklu miesięcy kalendarzowych Protokoły Zaawansowania Robót. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1A5C60" w14:textId="0531C689" w:rsidR="0089578A" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00D95267">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Potwierdzenie przez </w:t>
       </w:r>
       <w:r w:rsidR="00C371E6" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inspektora Nadzoru</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgłoszonych przez Wykonawcę wykonanych części Robót może nastąpić wyłącznie w sytuacji, gdy Wykonawca przekazał dokumenty niezbędne do weryfikacji tych Robót.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D786E3" w14:textId="77777777" w:rsidR="003E368C" w:rsidRPr="004421E3" w:rsidRDefault="003E368C">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -8948,82 +9149,81 @@
     </w:p>
     <w:p w14:paraId="4E919030" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>odbioru końcowego Robót;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4155708E" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>odbiorów usunięcia wad Robót.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CBDFBD" w14:textId="06FBDFD8" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="05CBDFBD" w14:textId="6BFA6EBF" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbiory Robót zanikających będą dokonywane w terminie dwóch dni roboczych; odbiory częściowe będą dokonywane w terminie pięciu dni roboczych; odbiór usunięcia wad Robót w terminie pięciu dni roboczych; w każdym przypadku od dnia zgłoszenia </w:t>
@@ -9036,52 +9236,120 @@
         </w:rPr>
         <w:t>Inspektorowi Nadzoru</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez Wykonawcę gotowości do danego odbioru.</w:t>
       </w:r>
       <w:r w:rsidR="006924BF" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F3242" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Odbiór końcowy rozpocznie się w terminie 7 dni roboczych od dnia zgłoszenia Inspektorowi Nadzoru przez Wykonawcę gotowości do odbioru, a zakończy po dokonaniu wszystkich czynności. </w:t>
-      </w:r>
+        <w:t>Odbiór końcowy rozpocznie się w terminie 7 dni roboczych od dnia zgłoszenia Inspektorowi Nadzoru przez Wykonawcę gotowości do odbioru</w:t>
+      </w:r>
+      <w:ins w:id="8" w:author="Arkadiusz Brzeski" w:date="2026-07-10T10:18:00Z">
+        <w:r w:rsidR="00267D71">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="9" w:author="Arkadiusz Brzeski" w:date="2026-07-10T10:19:00Z">
+        <w:r w:rsidR="00267D71">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">przy czy Strony zobowiązują się zgodnie współdziałać aby zakończenie odbioru nastąpiło </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="10" w:author="Arkadiusz Brzeski" w:date="2026-07-10T10:18:00Z">
+        <w:r w:rsidR="00267D71">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>w terminie 10 dni roboczych od dnia jego rozpoczęcia</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="11" w:author="Arkadiusz Brzeski" w:date="2026-07-06T13:29:00Z">
+        <w:r w:rsidR="009F3242" w:rsidRPr="004421E3" w:rsidDel="00C96003">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>, a zakończy po dokonaniu wszystkich czynności</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="009F3242" w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:ins w:id="12" w:author="Arkadiusz Brzeski" w:date="2026-07-06T13:29:00Z">
+        <w:r w:rsidR="00C96003">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="13" w:author="Arkadiusz Brzeski" w:date="2026-07-06T13:30:00Z">
+        <w:r w:rsidR="009F3242" w:rsidRPr="004421E3" w:rsidDel="00C96003">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="79531B91" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -9478,50 +9746,51 @@
     <w:p w14:paraId="4E513585" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wszelkie czynności podczas dokonywania odbioru jak i terminy wyznaczone na usunięcie wad będą zawarte w protokole podpisanym przez upoważnionych przedstawicieli Stron, a w przypadku braku porozumienia Stron, wyznaczone jednostronnie przez Inwestora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7EFBF8" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
@@ -9611,51 +9880,50 @@
     </w:p>
     <w:p w14:paraId="6B25CF69" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>złożenie przez Wykonawcę oświadczenia, iż wszystkie wbudowane przez niego wyroby budowlane i inne materiały oraz  urządzenia i systemy stanowią jego własność oraz spełniają wymagania przewidziane powszechnie obowiązującymi przepisami prawa oraz Umową.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2492CF81" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wszelkie protokoły przewidziane Umową będą sporządzane w formie pisemnej pod rygorem nieważności.</w:t>
@@ -9745,157 +10013,200 @@
     <w:p w14:paraId="2D401DF2" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Wynagrodzenie ryczałtowe Wykonawcy za kompletne i należyte wykonanie przedmiotu Umowy wynosi netto: ………</w:t>
+        <w:t xml:space="preserve">Wynagrodzenie ryczałtowe Wykonawcy za kompletne i należyte wykonanie przedmiotu Umowy wynosi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D09CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>netto: ……………………………. zł oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D09CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>brutto ……</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>……………</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC999F2" w14:textId="6FEC2723" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="0FC999F2" w14:textId="6FEC2723" w:rsidR="005C3FB5" w:rsidRPr="007D09CC" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D09CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wynagrodzenie wyrażone w wartości netto nie zawiera obow</w:t>
       </w:r>
-      <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+      <w:r w:rsidR="000657D4" w:rsidRPr="007D09CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>iązującego podatku od towarów i </w:t>
       </w:r>
-      <w:r w:rsidRPr="004421E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+      <w:r w:rsidRPr="007D09CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>usług, który zostanie doliczony do wartości netto zgodnie z przepisami prawa polskiego, obowiązującymi w chwili wystawienia faktury.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442381E6" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="442381E6" w14:textId="0B1D55C3" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Wynagrodzenie brutto Wykonawcy obejmuje wszystkie koszty, opłaty i podatki, zakup wszelkich materiałów, badań, usług i urządzeń oraz wszystkie pozostałe czynności i elementy konieczne do wykonania Robót.</w:t>
+        <w:t>Wynagrodzenie brutto Wykonawcy obejmuje wszystkie koszty, opłaty i podatki</w:t>
+      </w:r>
+      <w:r w:rsidR="007D09CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D09CC" w:rsidRPr="007D09CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zgodnie z przepisami prawa polskiego, obowiązującymi w chwili wystawienia faktury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, zakup wszelkich materiałów, badań, usług i urządzeń oraz wszystkie pozostałe czynności i elementy konieczne do wykonania Robót.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213B3C1C" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
@@ -9995,218 +10306,239 @@
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prawidłowość określenia procentowego zaawansowania wykonanych Robót, sprawdza </w:t>
       </w:r>
       <w:r w:rsidR="00576977" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inspektor Nadzoru</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F7E864" w14:textId="1BE18C49" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="05F7E864" w14:textId="40B3E234" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidDel="00280D0C" w:rsidRDefault="001C677C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...117 lines deleted...]
-    <w:p w14:paraId="129AFC61" w14:textId="438B2A06" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+          <w:del w:id="14" w:author="Arkadiusz Brzeski" w:date="2026-07-10T11:07:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="15" w:author="Arkadiusz Brzeski" w:date="2026-07-10T11:07:00Z">
+        <w:r w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Rob</w:delText>
+        </w:r>
+        <w:r w:rsidR="00F84A6C" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>o</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>t</w:delText>
+        </w:r>
+        <w:r w:rsidR="00F84A6C" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>y</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00F84A6C" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>uzupełniające i</w:delText>
+        </w:r>
+        <w:r w:rsidR="00EF0A64" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> dodatkow</w:delText>
+        </w:r>
+        <w:r w:rsidR="00F84A6C" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">e będą udzielane Wykonawcy na podstawie odrębnych umów po zaakceptowaniu przez </w:delText>
+        </w:r>
+        <w:r w:rsidR="00CE5058" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Inwestora</w:delText>
+        </w:r>
+        <w:r w:rsidR="00F84A6C" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="008C5987" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">konieczności </w:delText>
+        </w:r>
+        <w:r w:rsidR="00F84A6C" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">wykonania </w:delText>
+        </w:r>
+        <w:r w:rsidR="008C5987" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">tych </w:delText>
+        </w:r>
+        <w:r w:rsidR="00F84A6C" w:rsidRPr="00280D0C" w:rsidDel="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">robót. </w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="129AFC61" w14:textId="1180BB1A" w:rsidR="005C3FB5" w:rsidRPr="00280D0C" w:rsidRDefault="001C677C" w:rsidP="00280D0C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004421E3">
-[...7 lines deleted...]
-      <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
+      <w:r w:rsidRPr="00280D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W każdym przypadku rozliczenie Robót </w:t>
+      </w:r>
+      <w:ins w:id="16" w:author="Arkadiusz Brzeski" w:date="2026-07-10T11:03:00Z">
+        <w:r w:rsidR="00280D0C" w:rsidRPr="00280D0C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">dodatkowych, </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00280D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zamiennych lub z</w:t>
+      </w:r>
+      <w:r w:rsidR="000657D4" w:rsidRPr="00280D0C">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>aniechanych zostanie dokonane z </w:t>
       </w:r>
-      <w:r w:rsidRPr="004421E3">
+      <w:r w:rsidRPr="00280D0C">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uwzględnieniem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED0C39E" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
@@ -10269,658 +10601,2634 @@
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jeżeli nie będzie można dokonać rozliczeń w oparciu o ustalenia zawarte w pkt 1 i 2, wówczas Wykonawca przedstawi własne kalkulacje ceny za takie Roboty do zatwierdzenia przez Inwestora, z uwzględnieniem warunków rynkowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD86259" w14:textId="580A9FD6" w:rsidR="00084E28" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00084E28">
       <w:pPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prawidłowość dokonanych naliczeń wraz z odpowiednimi opisami, sprawdza </w:t>
       </w:r>
       <w:r w:rsidR="007F2FEA" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inspektor Nadzoru</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a następnie zatwierdza Inwestor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA2C297" w14:textId="2DA00E2B" w:rsidR="00084E28" w:rsidRPr="004421E3" w:rsidRDefault="00084E28" w:rsidP="002D4921">
+    <w:p w14:paraId="2AA2C297" w14:textId="2DA00E2B" w:rsidR="00084E28" w:rsidDel="006F3C6B" w:rsidRDefault="00084E28" w:rsidP="006F3C6B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="64D3A396" w14:textId="3DB30DC7" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="17" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:52:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>Zamawiający dopuszcza możliwość rezygnacji z realizacji niektórych zakresów prac poprzez ograniczenie zakresu rzeczowego umowy o nie więcej niż 20%, o czym niezwłocznie zawiadomi Wykonawcę. W takim przypadku z wynagrodzenia ryczałtowego Wykonawcy wyłączone zostaną kwoty odpowiadające kosztom zmniejszonego zakresu rzeczowego i wynagrodzenie z tego tytułu zostanie zmniejszone na podstawie uzgodnionego przez Strony kosztorysu, sporządzonego zgodnie z postanowieniami ust. 8. Minimalna wartość wynagrodzenia za zrealizowanie przedmiotu umowy po rezygnacji z niektórych zakresów prac, nie może być niższa niż 80% wartości wynagrodzenia ryczałtowego Wykonawcy, o którym mowa w ust. 1. Wykonawcy nie będzie przysługiwać z tego tytułu jakiekolwiek roszczenie w stosunku do Zamawiającego, w tym żądanie wykonania umowy do wysokości kwoty określonej w ust. 1. Skorzystanie przez Zamawiającego z opisanego uprawnienia nie stanowi zmiany umowy wymagającej zawarcia aneksu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0804520D" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="00D65E98" w:rsidRDefault="00D65E98" w:rsidP="00D65E98">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="104"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="18" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:18:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2516D5D4" w14:textId="4660F36F" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="104"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="19" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="20" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Wynagrodzenie Wykonawcy określone w ust. 2 powyżej określone według cen z Kosztorysu Ofertowego może ulec zmianie (podwyższenie lub obniżenie) wyłącznie w przypadku wystąpienia zmiany cen materiałów lub kosztów istotnych dla realizacji Przedmiotu Umowy, pod warunkiem łącznego spełnienia następujących przesłanek: </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7815ED7E" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="21" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="22" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Wykonawca złoży Inwestorowi pisemny, szczegółowo uzasadniony wniosek, nie wcześniej niż po upływie 6 miesięcy od daty przekazania Terenu Budowy. Kolejne wnioski mogą być składane w odstępach nie krótszych niż 6 miesięcy od dnia podpisania poprzedniego aneksu waloryzującego; W przypadku gdy Umowa zostanie zawarta po upływie 180 dni od dnia upływu terminu składania ofert, zmiana wynagrodzenia może obejmować zmiany cen materiałów lub kosztów, jakie zaszły od dnia otwarcia ofert; </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7C4505E9" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="23" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="24" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">wniosek, o którym mowa w pkt 1, winien zawierać: wysokość należnego Wykonawcy wynagrodzenia bez waloryzacji, wysokość zastosowanego wskaźnika, wartość wynagrodzenia po waloryzacji; </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="5B3038A3" w14:textId="60BE2B44" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="25" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="26" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">narastający wskaźnik cen produkcji budowlano-montażowej ogółem, obliczony jako iloczyn miesięcznych wskaźników ogłaszanych przez Prezesa Głównego Urzędu Statystycznego w miesięcznych komunikatach dotyczących wskaźników cen produkcji budowlano-montażowej (miesiąc poprzedni = 100), wyrażonych jako ułamki dziesiętne, liczonych od miesiąca poprzedzającego miesiąc złożenia oferty przez Wykonawcę do miesiąca poprzedzającego datę złożenia wniosku o waloryzację, przemnożony przez 100 (dalej: „Wskaźnik W"), wzrósł lub spadł o więcej niż 1,15%, tj. Wskaźnik W przekroczył wartość 101,15 albo spadł poniżej wartości 98,85; </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="63F9A040" w14:textId="3DEB83D9" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="27" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="28" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Łączna wartość wszystkich waloryzacji w całym okresie obowiązywania Umowy nie może spowodować zmiany wynagrodzenia Wykonawcy o więcej niż 10% (w górę lub w dół) całkowitego wynagrodzenia brutto, o którym mowa w § 12 ust. 2 Umowy. </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7A85ABAF" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="29" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="30" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Kwoty płatne Wykonawcy będą korygowane dla oddania wzrostów lub spadków cen zgodnie z poniższymi zapisami. </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7518631D" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="31" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="32" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Waloryzacja będzie odbywać się w oparciu o miesięczny wskaźnik cen produkcji budowlano-montażowej Ogółem, pozycja B publikowany przez Główny Urząd Statystyczny (zwany dalej GUS), dostępny pod linkiem: https://stat.gov.pl/wskazniki-makroekonomiczne/ → wybrane miesięczne wskaźniki makroekonomiczne →Wskaźniki cen, lub w Opracowaniach sygnalnych https://stat.gov.pl/sygnalne/ , w układzie miesiąc poprzedni = 100, dotyczący kolejnych miesięcy kalendarzowych począwszy od miesiąca otwarcia oferty, do miesiąca za który została wystawiona faktura VAT. W przypadku, gdyby w/w wskaźnik przestał być dostępny, strony uzgodnią inny, najbardziej zbliżony wskaźnik publikowany przez GUS. </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="439F4A31" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="33" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="34" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Wskaźnik waloryzacji </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>Ww</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (n) przez który należy każdorazowo przemnożyć wartość Wynagrodzenia za roboty niezrealizowane tj. robót nieujętych w protokołach odbioru częściowego lub końcowego podpisanych przed dniem złożenia wniosku w n-tym miesiącu powstaje poprzez przemnożenie przez siebie wskaźników cen produkcji budowlano-montażowej dla kolejnych miesięcy począwszy od miesiąca w którym nastąpiło otwarcie oferty (miesiąc 0 gdy wskaźnik jest równy 100) do miesiąca za który nastąpi złożenie wniosku wg poniższego wzoru: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑊𝑊</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑛</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>) =</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑎</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>+(1−</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑎</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑥</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">( </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑊</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>0100</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑥</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑊</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>1100</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑥𝑊</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>2100</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑥𝑊</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">3100… </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑊𝑛</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>−1100</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          </w:rPr>
+          <w:t>𝑥𝑊𝑛</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">100) gdzie: </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="50EE20FA" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="35" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="36" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>„</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Ww</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (n)" – wskaźnik waloryzacji dla n-tego miesiąca; </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="5A73F53B" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="37" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="38" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">„a" - stały współczynnik o wartości 0,10 obrazujący część wynagrodzenia, które nie podlega waloryzacji (element niewaloryzowany), </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="2D93AD2E" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="39" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="40" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">„W0" – wskaźnik „0” z miesiąca otwarcia oferty = 100, </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="156781E6" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="41" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="42" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">„W1" – wskaźnik „1” z następnego miesiąca po miesiącu otwarcia oferty (wskaźnik cen produkcji budowlano-montażowej publikowany przez GUS, w układzie miesiąc poprzedni = 100), </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="3EEF1345" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="43" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="44" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">„W2”, „W3",… – wskaźniki „2”, „3”, … z kolejnych miesięcy po miesiącu otwarcia oferty (wskaźnik cen produkcji budowlano-montażowej publikowany przez GUS, w układzie miesiąc poprzedni = 100) </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="74C3192D" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="45" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="46" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Wn-1– wskaźnik „n-1” z miesiąca poprzedzającego miesiąc za który nastąpi wystawienie faktury (wskaźnik cen produkcji budowlano-montażowej publikowany przez GUS, w układzie miesiąc poprzedni = 100), </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7BA9CEC0" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="47" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="48" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>„</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Wn</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">" – wskaźnik „n” z miesiąca za który nastąpi wystawienie faktury (wskaźnik cen produkcji budowlano-montażowej publikowany przez GUS, w układzie miesiąc poprzedni = 100), </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="3C6DA23F" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="49" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="50" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>W praktyce wskaźnik „</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Ww</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (n)" powstaje poprzez przemnożenie poprzednio obliczonego wskaźnika dla miesiąca n-1 przez wskaźnik dla miesiąca bieżącego n </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑊𝑊</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑛</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>) =</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑎</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>=(1−</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑎</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑥</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑊𝑊</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑛</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>−1)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑥𝑊𝑛</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">100 gdzie: </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="54F62686" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="51" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="52" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>„</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Ww</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (n)" – wskaźnik waloryzacji dla n-tego miesiąca; </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="0230C224" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="53" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="54" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>„</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Ww</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (n-1)" – wskaźnik waloryzacji z miesiąca poprzedzającego miesiąc za który nastąpiło wystawienie faktury Strona 10 z 37 </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="2394A24A" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="55" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="56" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>„</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Wn</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">" – wskaźnik „n” z miesiąca za który nastąpiło wystawienie faktury (wskaźnik cen produkcji budowlano-montażowej publikowany przez GUS, w układzie miesiąc poprzedni = 100) </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="1822C81B" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="57" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="58" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ilorazy wskaźników cen (np. </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>𝑾𝒏</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">100) należy obliczać z dokładnością do trzech miejsc po przecinku. Natomiast wynik iloczynów tj. wskaźnik waloryzacji </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Ww</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">(n) należy obliczać z dokładnością do 4 miejsc po przecinku. </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="09636869" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="59" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="60" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Z powodu braku aktualnego wskaźnika (publikacja wskaźników w biuletynach GUS odbywa się z opóźnieniem) waloryzacja z bieżącego okresu rozliczeniowego zostanie wyliczona ostatecznie, gdy GUS opublikuje wskaźnik dla danego miesiąca objętego rozliczeniem wynagrodzenia Wykonawcy. Występując o rozliczenie wynagrodzenia w danym miesiącu realizacji świadczeń, Wykonawca obliczy wstępne wartości zwaloryzowanych kwot Wynagrodzenia, używając ostatnich z wyliczonych wskaźników waloryzacji. Ustalone w ten sposób wartości będą skorygowane z zastosowaniem wskaźnika waloryzacji właściwego dla miesiąca, którego dotyczyło dane rozliczenie wynagrodzenia Wykonawcy, niezwłocznie po ich publikacji. </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="45A94B40" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="61" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="62" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve">W sytuacji gdy rozliczenie wynagrodzenia Wykonawcy będzie dotyczyło okresu rozliczeniowego w skład którego będą wchodziły dwa lub więcej miesięcy, jako właściwy wskaźnik waloryzacji należy przyjmować średnią arytmetyczną ze wskaźników waloryzacji wyliczonych dla kolejnych miesięcy objętych okresem rozliczeniowym. </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="0AB8BE8E" w14:textId="60BF30B1" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="63" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="64" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>Inwestor dokona weryfikacji wniosku w terminie 21 dni. W przypadku, gdy wniosek jest nieudokumentowany lub sporządzony w sposób ogólnikowy, Inwestor zwróci się do Wykonawcy z wezwaniem do jego uzupełnienia lub doprecyzowania w terminie 14 dni od dnia doręczenia wezwania. Nieuzupełnienie, lub niewystarczające uzupełnienie wniosku w powyższym terminie skutkuje uznaniem przez Inwestora wniosku tylko w takim stopniu, w jakim wniosek został udowodniony.</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="65" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:21:00Z">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="3363FB99" w14:textId="5645439F" w:rsidR="006F3C6B" w:rsidRPr="00D65E98" w:rsidDel="00D65E98" w:rsidRDefault="006F3C6B" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1082"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="66" w:author="Piotr" w:date="2026-07-08T10:16:00Z"/>
+          <w:del w:id="67" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751371C0" w14:textId="6044B077" w:rsidR="006F3C6B" w:rsidRPr="00D65E98" w:rsidRDefault="00DF3696" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="793"/>
+          <w:tab w:val="left" w:pos="796"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="68" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="69" w:author="Piotr" w:date="2026-07-08T10:16:00Z">
+        <w:del w:id="70" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+          <w:r w:rsidRPr="00D65E98" w:rsidDel="00D65E98">
+            <w:rPr>
+              <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            </w:rPr>
+            <w:delText>kopie odpowiednich stron biuletynu statystycznego GUS</w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:ins w:id="71" w:author="Piotr" w:date="2026-07-08T10:17:00Z">
+        <w:del w:id="72" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:16:00Z">
+          <w:r w:rsidRPr="00D65E98" w:rsidDel="00D65E98">
+            <w:rPr>
+              <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            </w:rPr>
+            <w:delText xml:space="preserve">, o których mowa w pkt.2) </w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:ins w:id="73" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>W</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-12"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>przypadku,</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-12"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>gdy</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Strony</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>dokonają</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-13"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>zmiany</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-10"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>wysokości</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-12"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>wynagrodzenia</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-12"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Wykonawcy</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-13"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>zgodnie</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>z</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>zasadami</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-12"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>określonymi w punktach 1–1</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="74" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:22:00Z">
+        <w:r w:rsidR="00EF016C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="75" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">, Wykonawca zobowiązany jest do zmiany wysokości wynagrodzenia przysługującego podwykonawcy, z którym zawarł umowę, w zakresie odpowiadającym zmianom cen materiałów lub kosztów </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t>dotyczących zobowiązania</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t>podwykonawcy,</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t>jeżeli łącznie spełnione są</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t>następujące</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t>warunki:</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="05FFD368" w14:textId="77777777" w:rsidR="006F3C6B" w:rsidRPr="00D65E98" w:rsidRDefault="006F3C6B" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="117"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="994" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="76" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="77" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>przedmiotem</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-9"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>umowy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>są</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>roboty</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>budowlane,</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>usługi</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>lub</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>dostawy,</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="0BEFAC3B" w14:textId="77777777" w:rsidR="00D65E98" w:rsidRPr="003366B3" w:rsidRDefault="006F3C6B" w:rsidP="00D65E98">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="117"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="994" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="78" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:21:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="79" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>okres</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>obowiązywania</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>umowy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>z</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>podwykonawcą</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>przekracza</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D65E98">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>miesięcy.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="2824ADAB" w14:textId="2F3EBB83" w:rsidR="006F3C6B" w:rsidRPr="003366B3" w:rsidRDefault="00D65E98" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="117"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="994" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="80" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="81" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:22:00Z">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="82" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>zmiany</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>wynagrodzenia</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-8"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>podwykonawcy</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>postanowienia</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-8"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>niniejszego</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-7"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>ustępu</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>stosuje</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>się</w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006F3C6B" w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>odpowiednio.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="58FBD9B4" w14:textId="0AA69C4D" w:rsidR="006F3C6B" w:rsidRPr="003366B3" w:rsidRDefault="006F3C6B" w:rsidP="003366B3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="119"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="793"/>
+          <w:tab w:val="left" w:pos="796"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="49"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:id="83" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="84" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>Wykonawca</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="76"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>zawiadomi</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="74"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>Zamawiającego</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="74"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="76"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>wykonaniu</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="74"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>zobowiązania</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="74"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>określonego</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="74"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>w</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="75"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>pkt</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="76"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="85" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:22:00Z">
+        <w:r w:rsidR="00EF016C">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="86" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="74"/>
+            <w:w w:val="150"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:t>najpóźniej w terminie 21 dni od dnia zawarcia aneksu do umowy wprowadzającego zmianę wysokości wynagrodzenia Wykonawcy.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003366B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+            <w:spacing w:val="80"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="64D3A396" w14:textId="190240C6" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="26378EDB" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="87" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="88" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:delText>Wynagrodzenie Wykonawcy określone w ust. 2 powyżej określone według cen z Kosztorysu Ofertowego może ulec zmianie</w:delText>
+        </w:r>
+        <w:r w:rsidR="00905E77" w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> (podwyższenie lub obniżenie)</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> wyłącznie w przypadku wystąpienia zmiany cen materiałów lub kosztów istotnych dla realizacji Przedmiotu Umowy, pod warunkiem łącznego spełnienia następujących przesłanek: </w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="26378EDB" w14:textId="52B2C704" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="101"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3C702779" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="89" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="90" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Wykonawca złoży Inwestorowi pisemny, szczegółowo uzasadniony wniosek, nie wcześniej niż po upływie 6 miesięcy od daty przekazania Terenu Budowy. Kolejne wnioski mogą być składane w odstępach nie krótszych niż 6 miesięcy od dnia podpisania poprzedniego aneksu waloryzującego;  </w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="3C702779" w14:textId="55867030" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="101"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="35A72479" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="91" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="92" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>wniosek, o którym mowa w pkt 1, winien zawierać:</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="35A72479" w14:textId="3B0C6DDE" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="102"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="682F15CA" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="93" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="94" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">wykazanie </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>bezpośredniego i rzeczywistego wpływu</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> zmiany cen materiałów lub kosztów na koszt wykonania pozostałej do zrealizowania części Przedmiotu Umowy;</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="682F15CA" w14:textId="2FD9C4B9" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="102"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="7163CC6F" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="95" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="96" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>dokumenty źródłowe (faktury zakupu, wiążące oferty, oficjalne cenniki producentów) potwierdzające wzrost kosztów, wraz z porównaniem ich do cen ujętych w Kosztorysie Ofertowym;</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="7163CC6F" w14:textId="0DAC9E51" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="102"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1CA6A74D" w14:textId="6052A6B8" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="97" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="98" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>oświadczenie, że Wykonawca nie posiadał zapasów materiałów nabytych po cenach niższych oraz nie miał możliwości ich nabycia we wcześniejszym terminie w celu uniknięcia skutków wzrostu cen.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="1CA6A74D" w14:textId="37C4A8D0" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="103"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="406CFAE2" w14:textId="50E4FBB4" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="99" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="100" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">średnioroczny wskaźnik cen towarów i usług konsumpcyjnych ogłaszany przez Prezesa GUS („Wskaźnik GUS”) za ostatni rok kalendarzowy poprzedzający datę złożenia wniosku, wzrósł </w:delText>
+        </w:r>
+        <w:r w:rsidR="00905E77" w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">lub spadł </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">o więcej niż </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>5%.</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> Waloryzacja dotyczy wyłącznie nadwyżki ponad ten próg.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="406CFAE2" w14:textId="4E7C64D0" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="103"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...81 lines deleted...]
-    <w:p w14:paraId="2FE175A3" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="101" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="102" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">maksymalna wysokość zmiany wynagrodzenia jednostkowego nie może przekroczyć wartości wynikającej ze Wskaźnika GUS, o którym mowa powyżej. </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Wskaźnik GUS stanowi górną, nieprzekraczalną granicę waloryzacji, a nie automatyczną podstawę do zwiększenia cen.</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> Łączna wartość wszystkich waloryzacji w całym okresie obowiązywania Umowy nie może </w:delText>
+        </w:r>
+        <w:r w:rsidR="00905E77" w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>spowodować zmiany wynagrodzenia Wykonawcy o więcej niż</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>10%</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00905E77" w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">(w górę lub w dół) </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>całkowitego wynagrodzenia brutto, o którym mowa w § 12 ust. 2 Umowy.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="2FE175A3" w14:textId="1561EA11" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="776AB744" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="103" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="104" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Inwestor dokona weryfikacji wniosku w terminie 21 dni. Wniosek nieudokumentowany, sporządzony w sposób ogólnikowy lub niezawierający analizy wpływu zmiany cen na rentowność kontraktu, zostanie odrzucony jako niespełniający wymogów formalnych i  uznany za niebyły.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="776AB744" w14:textId="5CA99578" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5405AFBA" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="105" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="106" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Waloryzacja nie przysługuje w stosunku do Robót, które zgodnie z Harmonogramem powinny zostać wykonane przed datą złożenia wniosku o waloryzację, a których termin wykonania został przekroczony z przyczyn leżących po stronie Wykonawcy.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="5405AFBA" w14:textId="28A2ABA9" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="79334E81" w14:textId="77777777" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="107" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="108" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Zmiana Wynagrodzenia następuje w drodze aneksu do Umowy i obowiązuje wyłącznie w stosunku do Robót wykonywanych po dacie podpisania aneksu.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="79334E81" w14:textId="3606FD93" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4057A632" w14:textId="0C910959" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidRDefault="002C4907" w:rsidP="002D4921">
+          <w:del w:id="109" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="110" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>Waloryzacja nie dotyczy wynagrodzenia za Roboty dodatkowe lub zamienne, jeżeli zostały one wycenione według cen aktualnych na dzień ich zlecania.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="4057A632" w14:textId="7B95BC62" w:rsidR="002C4907" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="002C4907" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="33204358" w14:textId="6470C0C4" w:rsidR="00905E77" w:rsidRPr="004421E3" w:rsidRDefault="00905E77" w:rsidP="002D4921">
+          <w:del w:id="111" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="112" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>W przypadku zmiany wynagrodzenia Wykonawcy, jest on zobowiązany do odpowiedniej zmiany wynagrodzenia przysługującego Podwykonawcy, na zasadach określonych w art. 439 ust. 5 ustawy Pzp, o ile okres obowiązywania umowy z Podwykonawcą przekracza 6 miesięcy.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="33204358" w14:textId="6041045A" w:rsidR="00905E77" w:rsidRPr="004421E3" w:rsidDel="006F3C6B" w:rsidRDefault="00905E77" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="324" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6B109143" w14:textId="77777777" w:rsidR="000657D4" w:rsidRPr="004421E3" w:rsidRDefault="000657D4">
+          <w:del w:id="113" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="114" w:author="Arkadiusz Brzeski" w:date="2026-07-07T08:50:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="006F3C6B">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>W przypadku spadku cen materiałów lub kosztów istotnych dla realizacji Przedmiotu Umowy o wartości określone w ust. 10 pkt 3, Zamawiający uprawniony jest do złożenia wniosku o zmniejszenie wynagrodzenia Wykonawcy. Do wniosku Zamawiającego stosuje się odpowiednio zasady dokumentowania i weryfikacji określone w ust. 10 i 11, z uwzględnieniem danych rynkowych dostępnych Zamawiającemu.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="6B109143" w14:textId="21D280B6" w:rsidR="000657D4" w:rsidRPr="004421E3" w:rsidDel="00933286" w:rsidRDefault="000657D4">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="108235E6" w14:textId="7B249657" w:rsidR="003E368C" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="003E368C">
+          <w:del w:id="115" w:author="Arkadiusz Brzeski" w:date="2026-07-07T09:06:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8BA50C" w14:textId="77777777" w:rsidR="00933286" w:rsidRDefault="00933286" w:rsidP="003E368C">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:ins w:id="116" w:author="Arkadiusz Brzeski" w:date="2026-07-07T09:06:00Z"/>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004421E3">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="15F0423B" w14:textId="77777777" w:rsidR="001263F3" w:rsidRDefault="001263F3" w:rsidP="003366B3">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:ins w:id="117" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:26:00Z"/>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>§</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108235E6" w14:textId="7C6B2341" w:rsidR="003E368C" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="003E368C">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="118" w:author="Arkadiusz Brzeski" w:date="2026-07-13T07:26:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="001263F3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:b/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>§</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidR="000657D4" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>13. Płatności</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B902A3" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
@@ -11485,80 +13793,88 @@
         </w:rPr>
         <w:t>wypełnione zostały przez Wykonawcę wszelkie warunki umowne, w szczególności złożono oświadczenia podwykonawców oraz przekazano dokumentację powykonawczą;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F119F5" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wykonawca w imieniu Inwestora uzyskał ostateczne pozwolenie na użytkowanie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707D9428" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Płatność następować będzie w formie przelewu bankowego na rachunek bankowy Wykonawcy wskazany na fakturze w terminie 30 dni od daty jej doręczenia Inwestorowi oraz pod warunkiem poprawnego wystawienia faktury oraz spełnienia wszystkich wymogów przewidzianych Umową, w szczególności przedstawienia s</w:t>
+        <w:t xml:space="preserve">Płatność następować będzie w formie przelewu bankowego na rachunek bankowy Wykonawcy wskazany na fakturze w terminie 30 dni od daty jej doręczenia Inwestorowi oraz pod warunkiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>poprawnego wystawienia faktury oraz spełnienia wszystkich wymogów przewidzianych Umową, w szczególności przedstawienia s</w:t>
       </w:r>
       <w:r w:rsidR="00EF0A64" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tosownych dokumentów z zastrzeżeniem ust. 8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA9BFAA" w14:textId="26DDC461" w:rsidR="00EF0A64" w:rsidRPr="002D4921" w:rsidRDefault="00EF0A64" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12314,60 +14630,60 @@
     <w:p w14:paraId="2B0BF5FA" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inwestor dokonuje bezpośredniej zapłaty wymagalnego wynagrodzenia przysługującego podwykonawcy lub dalszemu podwykonawcy, który zawarł zaakceptowaną przez Inwestora </w:t>
+        <w:t xml:space="preserve">Inwestor dokonuje bezpośredniej zapłaty wymagalnego wynagrodzenia przysługującego podwykonawcy lub dalszemu podwykonawcy, który zawarł zaakceptowaną przez Inwestora umowę o podwykonawstwo, której przedmiotem są roboty budowlane, lub który zawarł przedłożoną Inwestorowi umowę o podwykonawstwo, której przedmiotem są dostawy lub usługi, </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>umowę o podwykonawstwo, której przedmiotem są roboty budowlane, lub który zawarł przedłożoną Inwestorowi umowę o podwykonawstwo, której przedmiotem są dostawy lub usługi, w przypadku uchylenia się od obowiązku zapłaty odpowiednio przez Wykonawcę, podwykonawcę lub dalszego podwykonawcę zamówienia na roboty budowlane.</w:t>
+        <w:t>w przypadku uchylenia się od obowiązku zapłaty odpowiednio przez Wykonawcę, podwykonawcę lub dalszego podwykonawcę zamówienia na roboty budowlane.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E8497F" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
@@ -12748,97 +15064,97 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60604986" w14:textId="590852AF" w:rsidR="003E368C" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="003E368C">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="00397EEE" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Rękojmia i gwarancja </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B398B43" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="002D4921">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Inwestor ma prawo według swojego wyboru, wykonywać uprawnienia z tytułu rękojmi lub gwarancji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A06D84" w14:textId="2C6CF622" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
@@ -13078,76 +15394,112 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>obniżyć wynagrodzenie w odpowiednim stosunku tj. o kwotę jaka stanowi różnicę pomiędzy wartością Robót bez wady i wartością Robót z wykrytą wadą, nie mniej jednak niż koszt usunięcia wady powiększony o 10%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04484BBF" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="04484BBF" w14:textId="722939BB" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Inwestor zastrzega sobie również możliwość dochodzenia zwrotu wszelkich poniesionych kosztów wynikłych z niedotrzymania umownego terminu przystąpienia do usuwania wad, zaniechania robót przy usuwaniu wad lub niedotrzymywania terminu wyznaczonego do zakończenia usuwania wad.</w:t>
+        <w:t xml:space="preserve">Inwestor zastrzega sobie również możliwość dochodzenia zwrotu wszelkich </w:t>
+      </w:r>
+      <w:r w:rsidR="007C205C" w:rsidRPr="00973C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzasadnionych i poniesionych kosztów pozostających w bezpośrednim związku z rodzajem oraz zakresem danej wady a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>poniesionych kosztów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wynikłych z niedotrzymania umownego terminu przystąpienia do usuwania wad, zaniechania robót przy usuwaniu wad lub niedotrzymywania terminu wyznaczonego do zakończenia usuwania wad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648E9D8D" w14:textId="3B24B9E2" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
@@ -13558,78 +15910,98 @@
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wykonawca jest odpowiedzialny względem Inwestora, jeżeli wykonane przez niego Roboty mają wady zmniejszające ich wartość lub użyteczność albo zostały wykonane niezgodnie z Umową. Odpowiedzialność ta dotyczy wad stwierdzonych zarówno w trakcie odbiorów Robót, jak również powstałych lub stwierdzonych po danym odbiorze.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4A0F2D" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="7F4A0F2D" w14:textId="5DD434D2" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">W razie stwierdzenia w elementach Robót już odebranych na podstawie odbioru częściowego lub odbioru końcowego, wad wykonanych Robót, Inwestor może żądać przystąpienia do ich niezwłocznego usunięcia w uzasadnionym technologicznie terminie wyznaczonym przez Inwestora. W przypadku nie przystąpienia Wykonawcy do usunięcia tych wad, Inwestor może wstrzymać wszelkie płatności do momentu ich usunięcia. Wykonawcy nie będą przysługiwały odsetki z tego tytułu. Usunięcie wady stwierdza się protokolarnie. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">W razie stwierdzenia w elementach Robót już odebranych na podstawie odbioru częściowego lub odbioru końcowego, wad wykonanych Robót, Inwestor może żądać przystąpienia do ich niezwłocznego usunięcia w uzasadnionym technologicznie terminie wyznaczonym przez Inwestora. </w:t>
+      </w:r>
+      <w:del w:id="119" w:author="Arkadiusz Brzeski" w:date="2026-07-06T13:27:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="00C96003">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">W przypadku nie przystąpienia Wykonawcy do usunięcia tych wad, Inwestor może wstrzymać wszelkie płatności do momentu ich usunięcia. </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="120" w:author="Arkadiusz Brzeski" w:date="2026-07-10T10:06:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="003105B9">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Wykonawcy nie będą przysługiwały odsetki z tego tytułu. Usunięcie wady stwierdza się protokolarnie. </w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="57353658" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
@@ -13966,51 +16338,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za nieprzedłożenie poświadczonej za zgodność z oryginałem kopii umowy o podwykonawstwo lub jej zmiany w wysokości 2.000,00PLN (dwa tysiące złotych 00/100) za każdą nieprzedłożoną kopię umowy lub jej zmiany; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A61510B" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="3A61510B" w14:textId="7624B1AE" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za brak zmiany umowy o podwykonawstwo w zakresie terminu zapłaty w wysokości 2.000,00PLN (dwa tysiące złotych 00/100) za każdy przypadek braku zmiany umowy;</w:t>
       </w:r>
@@ -16262,93 +18634,121 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="002D0C56" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>21. Ubezpieczenie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFB373E" w14:textId="5F9B294B" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="2FFB373E" w14:textId="0C646664" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ubezpieczenie budowy w zakresie całości Robót oraz w zakresie odpowiedzialności cywilnej wobec osób trzecich zapewnia Wykonawca. Szczegółowe warunki dotyczące tego ubezpieczenia określa Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="005E77AD" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9 </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">do Umowy..    </w:t>
-      </w:r>
+        <w:t>do Umowy</w:t>
+      </w:r>
+      <w:del w:id="121" w:author="Arkadiusz Brzeski" w:date="2026-07-07T09:02:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="008C185A">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">..    </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="122" w:author="Arkadiusz Brzeski" w:date="2026-07-07T09:02:00Z">
+        <w:r w:rsidR="008C185A">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="008C185A" w:rsidRPr="004421E3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">    </w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="53831492" w14:textId="6248DC20" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4921">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
@@ -18170,119 +20570,189 @@
     </w:p>
     <w:p w14:paraId="0AA3AC90" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zmiana postanowień Umowy w przypadku zmiany przepisów prawnych istotnych dla realizacji przedmiotu Umowy; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441FBDA5" w14:textId="77777777" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
+    <w:p w14:paraId="441FBDA5" w14:textId="04C3E205" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="00CA12E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">zmiana, w tym wydłużenie, terminu wykonania Robót w związku z: </w:t>
+        <w:t>zmiana, w tym wydłużenie</w:t>
+      </w:r>
+      <w:del w:id="123" w:author="Arkadiusz Brzeski" w:date="2026-07-16T21:58:00Z">
+        <w:r w:rsidRPr="004421E3" w:rsidDel="0021054F">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:delText>,</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terminu wykonania Robót</w:t>
+      </w:r>
+      <w:ins w:id="124" w:author="Arkadiusz Brzeski" w:date="2026-07-16T21:58:00Z">
+        <w:r w:rsidR="0021054F">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+        <w:r w:rsidR="0021054F" w:rsidRPr="004421E3">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="0021054F">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>a także zmiana przedmiotu umowy lub wynagrodzenia wykonawcy</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:ins w:id="125" w:author="Arkadiusz Brzeski" w:date="2026-07-06T13:36:00Z">
+        <w:r w:rsidR="007D3B55">
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">z przyczyn niezależnych od Stron lub leżących po stronie Zamawiającego </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w związku z: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BB38AA" w14:textId="47BD9F30" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="0051383F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wystąpieniem okoliczności zaistniałych w trakcie realizacji Robót, a w szczególności zaistnieniem niesprzyjających warunków atmosferycznych, geol</w:t>
       </w:r>
       <w:r w:rsidR="008C5987" w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ogicznych, czy hydrologicznych </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">lub wystąpieniem nieprzewidzianych prac archeologicznych, niepozwalających na wykonanie Robót zgodnie z warunkami wykonania określonymi w Dokumentacji Technicznej, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79797D70" w14:textId="3BA8C18C" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="0051383F">
+    <w:p w14:paraId="79797D70" w14:textId="37D9E760" w:rsidR="005C3FB5" w:rsidRPr="004421E3" w:rsidRDefault="001C677C" w:rsidP="0051383F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">koniecznością usunięcia błędów lub wprowadzenia zmian w Dokumentacji Technicznej, </w:t>
@@ -22101,51 +24571,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AA87C14" w14:textId="22ABB662" w:rsidR="004976F8" w:rsidRPr="004421E3" w:rsidRDefault="004976F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30809B02" w14:textId="3CFE71E9" w:rsidR="004976F8" w:rsidRPr="004421E3" w:rsidRDefault="004976F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0864D130" w14:textId="5437ACBA" w:rsidR="004976F8" w:rsidRPr="004421E3" w:rsidRDefault="004976F8">
+    <w:p w14:paraId="0864D130" w14:textId="5437ACBA" w:rsidR="004976F8" w:rsidRDefault="004976F8">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="126" w:author="Arkadiusz Brzeski" w:date="2026-07-16T21:59:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710A3B7F" w14:textId="77777777" w:rsidR="00346245" w:rsidRDefault="00346245">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="127" w:author="Arkadiusz Brzeski" w:date="2026-07-16T21:59:00Z"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B5F369" w14:textId="77777777" w:rsidR="00346245" w:rsidRPr="004421E3" w:rsidRDefault="00346245">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76EA3568" w14:textId="77777777" w:rsidR="004976F8" w:rsidRPr="004421E3" w:rsidRDefault="004976F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F910E95" w14:textId="77777777" w:rsidR="00057117" w:rsidRPr="004421E3" w:rsidRDefault="00057117">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -22897,50 +25387,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31DA75ED" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="008C5987">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EADAE4" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="008C5987">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(podpisy osób uprawnionych do reprezentacji Wykonawcy)</w:t>
       </w:r>
     </w:p>
@@ -23752,74 +26243,74 @@
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku wystąpienia jakiejkolwiek wady Gwarant jest zobowiązany do: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615F70DF" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="89"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">terminowego spełnienia żądania Zamawiającego dotyczącego usunięcia wady, przy czym usuniecie wady może nastąpić również poprzez wymianę rzeczy wchodzącej w zakres przedmiotu Umowy na wolną od wad; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257A17D8" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="89"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">terminowego spełnienia żądania Zamawiającego dotyczącego wymiany rzeczy na wolną od wad; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F18479" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="87"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilekroć w dalszych postanowieniach jest mowa o „usunięciu wady” należy przez to rozumieć również wymianę rzeczy na wolną od wad. </w:t>
       </w:r>
@@ -24233,50 +26724,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>działaniem siły wyższej,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1973A0F2" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="94"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>użytkowaniem lub eksploatacją sprzeczną z doręczoną Zamawiającemu instrukcją obsługi,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F22D7F" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="94"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>uszkodzeniami mechanicznymi.</w:t>
       </w:r>
     </w:p>
@@ -24298,51 +26790,50 @@
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>Ciężar dowodu na wyłączenie uprawnień gwarancyjnych obciąża Gwaranta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EDC423" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="008C5987">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>§ 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508A3C5E" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="95"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>Niezależnie od udzielonej gwarancji, Gwarant niniejszym upoważnia Zamawiającego do wykonywania uprawnień z gwarancji przysługujących Gwarantowi wobec podmiotów, wobec których Gwarantowi przysługują takie uprawnienia, tj. w szczególności wobec producentów urządzeń, podwykonawców.</w:t>
       </w:r>
@@ -25823,50 +28314,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> informacja w tym zakresie jest wymagana, jeżeli w odniesieniu do danego administratora lub podmiotu przetwarzającego istnieje obowiązek wyznaczenia inspektora ochrony danych osobowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0D8462" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="008C5987">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">** </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyjaśnienie:</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:i/>
@@ -25923,62 +28415,51 @@
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyjaśnienie:</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> prawo do ograniczenia przetwarzania nie ma zastosowania w odniesieniu do </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">przechowywania, w celu zapewnienia korzystania ze środków ochrony prawnej lub w celu ochrony praw </w:t>
-[...10 lines deleted...]
-        <w:t>innej osoby fizycznej lub prawnej, lub z uwagi na ważne względy interesu publicznego Unii Europejskiej lub państwa członkowskiego.</w:t>
+        <w:t>przechowywania, w celu zapewnienia korzystania ze środków ochrony prawnej lub w celu ochrony praw innej osoby fizycznej lub prawnej, lub z uwagi na ważne względy interesu publicznego Unii Europejskiej lub państwa członkowskiego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AAB38E" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="008C5987">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B707E7" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="008C5987">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB72765" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="008C5987">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
@@ -27433,50 +29914,51 @@
       <w:tr w:rsidR="00B00D8A" w:rsidRPr="004421E3" w14:paraId="1934A539" w14:textId="77777777" w:rsidTr="00A658D4">
         <w:trPr>
           <w:trHeight w:val="741"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="334D0AB6" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="00A658D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004421E3">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Inspektor Nadzoru Inwestorskiego (danej branży)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0AD34" w14:textId="77777777" w:rsidR="008C5987" w:rsidRPr="004421E3" w:rsidRDefault="008C5987" w:rsidP="00A658D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004421E3">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nadzór Autorski</w:t>
@@ -29563,96 +32045,96 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Suma ubezpieczenia:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280FA00B" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
+    <w:p w14:paraId="280FA00B" w14:textId="404CE57D" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- odpowiadać będzie 100% wartości przewidywanej jako wartość kontraktu brutto z zastrzeżeniem wartości wynikających z dodatkowych warunków ubezpieczenia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7B8994" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>- ubezpieczenie zaplecza budowy z limitem nie mniejszym niż 500.000,00 zł</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7059ECD2" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(g)</w:t>
@@ -30479,99 +32961,99 @@
         </w:rPr>
         <w:t>- klauzula 72h</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01342123" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- klauzula zniesienia regresu (dot. osób fizycznych)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E7DF75" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- klauzula tymczasowych/prowizorycznych napraw</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257457A2" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>- klauzula władz publicznych z limitem nie mniejszym niż 1.000.000,00 zł</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B52B5C5" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- klauzula terroryzmu z limitem nie mniejszym niż 5.000.000,00 zł</w:t>
@@ -31038,120 +33520,120 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C2F4461" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="106"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc78376591"/>
-[...68 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc78376591"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc78376695"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc78376799"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc78379259"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc78379363"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc78379467"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc78379571"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc78438667"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc78474237"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc78474844"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc78475034"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc78475434"/>
+      <w:bookmarkStart w:id="140" w:name="_DV_M67"/>
+      <w:bookmarkStart w:id="141" w:name="_DV_M68"/>
+      <w:bookmarkStart w:id="142" w:name="_DV_M70"/>
+      <w:bookmarkStart w:id="143" w:name="_DV_M71"/>
+      <w:bookmarkStart w:id="144" w:name="_DV_M75"/>
+      <w:bookmarkStart w:id="145" w:name="_DV_M76"/>
+      <w:bookmarkStart w:id="146" w:name="_DV_M78"/>
+      <w:bookmarkStart w:id="147" w:name="_DV_M79"/>
+      <w:bookmarkStart w:id="148" w:name="_DV_M80"/>
+      <w:bookmarkStart w:id="149" w:name="_DV_M83"/>
+      <w:bookmarkStart w:id="150" w:name="_DV_M85"/>
+      <w:bookmarkStart w:id="151" w:name="_DV_M87"/>
+      <w:bookmarkStart w:id="152" w:name="_DV_M88"/>
+      <w:bookmarkStart w:id="153" w:name="_DV_M89"/>
+      <w:bookmarkStart w:id="154" w:name="_DV_M90"/>
+      <w:bookmarkStart w:id="155" w:name="_DV_M91"/>
+      <w:bookmarkStart w:id="156" w:name="_DV_M92"/>
+      <w:bookmarkStart w:id="157" w:name="_DV_M93"/>
+      <w:bookmarkStart w:id="158" w:name="_DV_M94"/>
+      <w:bookmarkStart w:id="159" w:name="_DV_M95"/>
+      <w:bookmarkStart w:id="160" w:name="_DV_M96"/>
+      <w:bookmarkStart w:id="161" w:name="_DV_M97"/>
+      <w:bookmarkStart w:id="162" w:name="_DV_M98"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca we własnym zakresie i na własny koszt pozyska Ubezpieczenie odpowiedzialności cywilnej z tytułu prowadzonej działalności i posiadanego mienia (OC ogólna prowadzonej działalności) obejmujące wykonanie zamówienia tj. działalność Wykonawcy przyjęta do ubezpieczenia musi odpowiadać przedmiotowi zamówienia. Zamawiający dopuszcza przedłożenie przez Wykonawcę umowy ubezpieczenie OC ogólnej obowiązującej dla prowadzonej pełnej działalności Wykonawcy, o ile umowa ubezpieczenie OC ogólnej będzie spełniała szczegółowe wymagania określone w </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t>ppkt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  b)-o)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5F21B7" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -31238,72 +33720,72 @@
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ubezpieczonym będzie Wykonawca/ wszyscy wykonawcy oraz: Zamawiający, przy czym Zamawiający będzie objęty ochroną ubezpieczeniową w zakresie szkód, za które ponosi odpowiedzialność solidarną z Wykonawcą w ramach przedmiotu zamówienia. Jednocześnie ochrona ubezpieczeniowa zostanie rozszerzona na szkody wyrządzone przez Podwykonawców i dalszych Podwykonawców. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47822C0D" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="106"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suma gwarancyjna w ubezpieczeniu odpowiedzialności cywilnej będzie nie mniejsza niż 50 000 000,00 zł (słownie: pięćdziesiąt milionów złotych) na jedno i wszystkie zdarzenia w okresie ubezpieczenia. Dopuszcza się wprowadzenie </w:t>
+        <w:t xml:space="preserve">Suma gwarancyjna w ubezpieczeniu odpowiedzialności cywilnej będzie nie mniejsza niż 50 000 000,00 zł (słownie: pięćdziesiąt milionów złotych) na jedno i wszystkie zdarzenia w okresie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ubezpieczenia. Dopuszcza się wprowadzenie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t>podlimitów</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> odpowiedzialności na jedno i </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">wszystkie zdarzenia w okresie ubezpieczenia jedynie w zakresie określonym w dalszej części wymagań. </w:t>
+        <w:t xml:space="preserve"> odpowiedzialności na jedno i wszystkie zdarzenia w okresie ubezpieczenia jedynie w zakresie określonym w dalszej części wymagań. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E0CBDB" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="106"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ubezpieczenie odpowiedzialności cywilnej będzie spełniało łącznie co najmniej następujące warunki: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F9884C" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="002D4921">
       <w:pPr>
@@ -31901,78 +34383,85 @@
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ubezpieczone będą szkody spowodowane wadą produktu dostarczonego w ramach umowy na realizację inwestycji z rozszerzeniem pokrywającym koszty powstałe wskutek połączenia/zmieszania oraz koszty usunięcia/zastąpienia. Na koszty połączenia/zmieszania oraz koszty usunięcia/zastąpienia, dopuszcza się </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t>podlimit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> w wysokości nie niższej niż </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>5 000 000,00 zł</w:t>
+        <w:t xml:space="preserve">5 000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004421E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>000,00 zł</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (słownie: pięć milionów złotych) na jedno i wszystkie zdarzenia w okresie ubezpieczenia;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C3EAEA" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="106"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ubezpieczone będą szkody spowodowane wibracją, osunięciem lub zapadaniem się ziemi z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t>podlimitem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> odpowiedzialności w wysokości co najmniej </w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5 000 000,00 zł</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
@@ -32380,74 +34869,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Okres ubezpieczenia:</w:t>
       </w:r>
       <w:r w:rsidRPr="004421E3">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4921">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Okres realizacji inwestycji oraz kolejne 5 lat po jej zakończeniu, w przypadku umów niededykowanych dla niniejszego zamówienia dopuszcza się umowy terminowe wznawiane na kolejne okresy ubezpieczenia, kopia dokumentu potwierdzającego ubezpieczenie na kolejny rok wraz z dowodem opłaty składki lub raty składki wymagalnej powinna zostać dostarczona nie później niż na 14 dni przed końcem okresu ubezpieczenia dotychczasowej umowy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D4921">
+        <w:t xml:space="preserve">Okres realizacji inwestycji oraz kolejne 5 lat po jej zakończeniu, w przypadku umów niededykowanych dla niniejszego zamówienia dopuszcza się umowy terminowe wznawiane na kolejne okresy ubezpieczenia, kopia dokumentu potwierdzającego ubezpieczenie na kolejny rok wraz z dowodem opłaty składki lub raty składki wymagalnej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4921">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>powinna zostać dostarczona nie później niż na 14 dni przed końcem okresu ubezpieczenia dotychczasowej umowy</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4921">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002D4921" w:rsidRPr="002D4921">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Okres realizacji inwestycji oraz kolejne 5 lat po jej zakończeniu, w </w:t>
-[...7 lines deleted...]
-        <w:t>przypadku umów niededykowanych dla niniejszego zamówienia dopuszcza się umowy terminowe wznawiane na kolejne okresy ubezpieczenia, kopia dokumentu potwierdzającego ubezpieczenie na kolejny rok wraz z dowodem opłaty składki lub raty składki wymagalnej powinna zostać dostarczona nie później niż na 7 dni roboczych przed końcem okresu ubezpieczenia dotychczasowej umowy</w:t>
+        <w:t>Okres realizacji inwestycji oraz kolejne 5 lat po jej zakończeniu, w przypadku umów niededykowanych dla niniejszego zamówienia dopuszcza się umowy terminowe wznawiane na kolejne okresy ubezpieczenia, kopia dokumentu potwierdzającego ubezpieczenie na kolejny rok wraz z dowodem opłaty składki lub raty składki wymagalnej powinna zostać dostarczona nie później niż na 7 dni roboczych przed końcem okresu ubezpieczenia dotychczasowej umowy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6670A86A" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="005E77AD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="776D6BAB" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD" w:rsidP="002D4921">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="109"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -32700,58 +35190,58 @@
     <w:p w14:paraId="6BBFC526" w14:textId="77777777" w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidRDefault="005E77AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E77AD" w:rsidRPr="004421E3" w:rsidSect="00690F05">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="826" w:right="1418" w:bottom="993" w:left="1418" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44392375" w14:textId="77777777" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E">
+    <w:p w14:paraId="168BE344" w14:textId="77777777" w:rsidR="00EB4835" w:rsidRDefault="00EB4835">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56266256" w14:textId="77777777" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E">
+    <w:p w14:paraId="33CD75AA" w14:textId="77777777" w:rsidR="00EB4835" w:rsidRDefault="00EB4835">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -32760,105 +35250,118 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="432399804"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -32994,58 +35497,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2F767FE0" w14:textId="77777777" w:rsidR="00D13DEC" w:rsidRDefault="00D13DEC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A11525D" w14:textId="77777777" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E">
+    <w:p w14:paraId="526D966A" w14:textId="77777777" w:rsidR="00EB4835" w:rsidRDefault="00EB4835">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FD2F087" w14:textId="77777777" w:rsidR="00CD0A5E" w:rsidRDefault="00CD0A5E">
+    <w:p w14:paraId="411EA6CF" w14:textId="77777777" w:rsidR="00EB4835" w:rsidRDefault="00EB4835">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002D6199"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D94847D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -34643,50 +37146,136 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="137F1D7F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70389F56"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="138A54AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="940AC730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -34704,51 +37293,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13CE6BDB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF7C03FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -34766,51 +37355,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180362F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7AA47E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -34823,51 +37412,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A5F52CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E024CE2"/>
     <w:lvl w:ilvl="0" w:tplc="D944B23E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -34937,51 +37526,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C477A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D85A6F80"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35023,51 +37612,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DFD23DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D85A6F80"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35109,51 +37698,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2017571C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="419C6120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -35171,51 +37760,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="235350FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE5CC74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -35236,51 +37825,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23621205"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7962258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -35301,51 +37890,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25EF099A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1180E0D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -35366,51 +37955,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="265E2794"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2DAA62E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -35428,51 +38017,173 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26983D9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82BE55C2"/>
+    <w:lvl w:ilvl="0" w:tplc="54269746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C35E73BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1992" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A7AAA340">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2905" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4D147D52">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3817" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="25FC7A5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4730" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9C64576A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5643" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D472C17C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6555" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="437EB11A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7468" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B8007C6E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8381" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="269B5401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F380378"/>
     <w:lvl w:ilvl="0" w:tplc="73B21044">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -35542,51 +38253,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26E31057"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1312E6AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -35604,51 +38315,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275655C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E3CFAA6"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35690,51 +38401,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AD558E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22FEF3CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -35752,51 +38463,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BCD1D32"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8A83C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35893,51 +38604,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EBC1F23"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55C4CC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -35955,51 +38666,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FAF79DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52D41D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -36012,51 +38723,137 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30A27068"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0778E2AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C75F2B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61D6CA96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -36069,51 +38866,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31D86649"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B798F23C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -36134,51 +38931,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F83FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D85A6F80"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -36220,51 +39017,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="326C12B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D33A0DD4"/>
     <w:lvl w:ilvl="0" w:tplc="24542406">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -36311,51 +39108,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="330638AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D722DDBA"/>
     <w:lvl w:ilvl="0" w:tplc="CC103792">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -36425,51 +39222,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CF3C80"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77EACC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -36490,51 +39287,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36DC48FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D876D828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -36547,51 +39344,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6D1815"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B8C00AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -36609,51 +39406,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA6777F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4DD2D446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -36666,51 +39463,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402B7137"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10AC06C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -36728,51 +39525,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4074614C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD222BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -36785,51 +39582,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40E95AE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8E60740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -36850,51 +39647,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41CA14DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE22E8A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -36912,51 +39709,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DC6418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67E2C5C6"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -36998,51 +39795,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="426F6031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13888592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -37063,51 +39860,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="429D3DB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5192A058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -37120,51 +39917,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43671797"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5CA0E0DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -37185,51 +39982,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CF76B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E29B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -37250,51 +40047,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44FE1805"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="79C4D720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -37315,51 +40112,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47762D66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4404ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -37372,51 +40169,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AEE5969"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9C42D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -37434,51 +40231,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1B60A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D85A6F80"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -37520,51 +40317,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CFA4749"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07A23806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -37585,51 +40382,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E3F09E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BAEE1B6"/>
     <w:lvl w:ilvl="0" w:tplc="B2584890">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -37674,51 +40471,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCE4883"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="116E18AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -37731,51 +40528,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="501735BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1EA2526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -37788,51 +40585,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50F33B2B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="26CA9C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -37845,51 +40642,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53343E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97508206"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -37934,51 +40731,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55444A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F9E1538"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -38020,51 +40817,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DA5890"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="99D874EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38077,51 +40874,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56140475"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37ECD538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38134,51 +40931,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561F243F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D02FF10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38196,51 +40993,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58713320"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="38DEE74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38258,51 +41055,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596408AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="58BCBCC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -38323,51 +41120,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E324DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76225F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38380,51 +41177,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AAF2628"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A0C9686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -38445,51 +41242,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B5649E1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5428340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38502,51 +41299,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BFF1F00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F36D708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38564,51 +41361,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C9E5ED3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="367EEC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38626,51 +41423,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DB06C9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="788E7766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -38743,51 +41540,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E3720E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4D2D91C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -38805,51 +41602,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E622A8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B6A0692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -38870,51 +41667,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E966798"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DCF8B166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2136" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2496" w:hanging="360"/>
@@ -38983,51 +41780,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4656" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5016" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE117D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97204AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -39048,51 +41845,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE93514"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EBD6FF9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -39110,51 +41907,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFC2175"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E2AAA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -39175,51 +41972,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61D20221"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9A30B3FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -39232,51 +42029,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63267CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D85A6F80"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39318,51 +42115,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6482158F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9ECA4D10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Nagwek2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -39442,51 +42239,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64914EC8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11BE22A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -39504,51 +42301,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C4475F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D85A6F80"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39590,51 +42387,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676F5B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="044C4C74"/>
     <w:lvl w:ilvl="0" w:tplc="48A0742A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -39679,51 +42476,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6867079B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="09D6C6AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -39792,51 +42589,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AE254A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94FAC36E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -39854,51 +42651,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A324629"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE462E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -39911,51 +42708,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A383B00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62A84760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -39968,51 +42765,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A465210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D85A6F80"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -40054,51 +42851,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BC66673"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="393031D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C0678D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2AB85A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -40116,51 +42999,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C6B0CF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25127496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -40178,51 +43061,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A80E4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31AAB768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -40235,51 +43118,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72822C3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6944864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -40300,51 +43183,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731C5198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="108C0A16"/>
     <w:lvl w:ilvl="0" w:tplc="BF26CA80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -40389,51 +43272,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="752859FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BCA457E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -40451,51 +43334,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EC2C8B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1EF292EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -40516,51 +43399,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7825037E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5040014C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -40578,51 +43461,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78726C9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC04C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -40643,51 +43526,192 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C202942"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FA82ED2"/>
+    <w:lvl w:ilvl="0" w:tplc="85B01C40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="513" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A60A3C90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="796" w:hanging="284"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Arial MT" w:hAnsi="Book Antiqua" w:cs="Arial MT" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F49EEFE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="98764B2A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0A7C7782">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3361" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="26BA00C6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4502" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="09C8B7BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5643" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F7D2D7CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6784" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8812B19A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7924" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C452906"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E5CA2FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -40700,51 +43724,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="113" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D864261"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7AD6FF20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -40763,711 +43787,804 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="89"/>
+    <w:abstractNumId w:val="92"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="73"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="95"/>
+    <w:abstractNumId w:val="98"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="103"/>
+    <w:abstractNumId w:val="107"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="96"/>
+    <w:abstractNumId w:val="99"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="82"/>
+    <w:abstractNumId w:val="85"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="85"/>
+    <w:abstractNumId w:val="88"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="83"/>
+    <w:abstractNumId w:val="86"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="86"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="105"/>
+    <w:abstractNumId w:val="109"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="108"/>
+    <w:abstractNumId w:val="113"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="78"/>
+    <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="42">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="97"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="112"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="84"/>
   </w:num>
-  <w:num w:numId="43">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="87"/>
+    <w:abstractNumId w:val="90"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="99"/>
+    <w:abstractNumId w:val="103"/>
   </w:num>
   <w:num w:numId="54">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="55">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="58">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="59">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="61">
-    <w:abstractNumId w:val="100"/>
+    <w:abstractNumId w:val="104"/>
   </w:num>
   <w:num w:numId="62">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="64">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="65">
-    <w:abstractNumId w:val="106"/>
+    <w:abstractNumId w:val="110"/>
   </w:num>
   <w:num w:numId="66">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="67">
-    <w:abstractNumId w:val="104"/>
+    <w:abstractNumId w:val="108"/>
   </w:num>
   <w:num w:numId="68">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="69">
-    <w:abstractNumId w:val="101"/>
+    <w:abstractNumId w:val="105"/>
   </w:num>
   <w:num w:numId="70">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="82"/>
   </w:num>
   <w:num w:numId="71">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="72">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="70"/>
   </w:num>
   <w:num w:numId="73">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="74">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="75">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="76">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="77">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="78">
-    <w:abstractNumId w:val="90"/>
+    <w:abstractNumId w:val="93"/>
   </w:num>
   <w:num w:numId="79">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="80">
-    <w:abstractNumId w:val="98"/>
+    <w:abstractNumId w:val="102"/>
   </w:num>
   <w:num w:numId="81">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="82">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="83">
-    <w:abstractNumId w:val="81"/>
+    <w:abstractNumId w:val="84"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="84">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="75"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="85">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="86">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="91"/>
   </w:num>
   <w:num w:numId="87">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="88">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="89">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="90">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="91">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="92">
+    <w:abstractNumId w:val="94"/>
+  </w:num>
+  <w:num w:numId="93">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="94">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="95">
+    <w:abstractNumId w:val="100"/>
+  </w:num>
+  <w:num w:numId="96">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="91">
-[...8 lines deleted...]
-  <w:num w:numId="94">
+  <w:num w:numId="97">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="95">
-[...2 lines deleted...]
-  <w:num w:numId="96">
+  <w:num w:numId="98">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="97">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="99">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="100">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="101">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="102">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="103">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="104">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="105">
-    <w:abstractNumId w:val="102"/>
+    <w:abstractNumId w:val="106"/>
   </w:num>
   <w:num w:numId="106">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="107">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="108">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="109">
-    <w:abstractNumId w:val="92"/>
+    <w:abstractNumId w:val="95"/>
   </w:num>
   <w:num w:numId="110">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="111">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="96"/>
   </w:num>
   <w:num w:numId="112">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="96"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="113">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="96"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="114">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="96"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="115">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="96"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="116">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="117">
+    <w:abstractNumId w:val="111"/>
+  </w:num>
+  <w:num w:numId="118">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="119">
+    <w:abstractNumId w:val="101"/>
+  </w:num>
+  <w:num w:numId="120">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="110"/>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w15:person w15:author="Arkadiusz Brzeski">
+    <w15:presenceInfo w15:providerId="Windows Live" w15:userId="c2f65d513d125ae5"/>
+  </w15:person>
+  <w15:person w15:author="Piotr">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Piotr"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C3FB5"/>
     <w:rsid w:val="00002C11"/>
     <w:rsid w:val="00015DEC"/>
     <w:rsid w:val="0003398F"/>
+    <w:rsid w:val="000438D1"/>
     <w:rsid w:val="00057117"/>
     <w:rsid w:val="000657D4"/>
     <w:rsid w:val="00084E28"/>
     <w:rsid w:val="0008645B"/>
     <w:rsid w:val="000B268B"/>
     <w:rsid w:val="000B4945"/>
+    <w:rsid w:val="000B667C"/>
     <w:rsid w:val="000D1172"/>
     <w:rsid w:val="000D6E45"/>
     <w:rsid w:val="000D7014"/>
+    <w:rsid w:val="000F7C49"/>
+    <w:rsid w:val="00101E6E"/>
     <w:rsid w:val="00116092"/>
+    <w:rsid w:val="001263F3"/>
     <w:rsid w:val="00135826"/>
+    <w:rsid w:val="00165C55"/>
+    <w:rsid w:val="00173E6B"/>
     <w:rsid w:val="001B0274"/>
     <w:rsid w:val="001B17DE"/>
     <w:rsid w:val="001C677C"/>
     <w:rsid w:val="001D025E"/>
+    <w:rsid w:val="0021054F"/>
     <w:rsid w:val="00217F47"/>
+    <w:rsid w:val="00230A45"/>
     <w:rsid w:val="00247155"/>
     <w:rsid w:val="00252094"/>
     <w:rsid w:val="00263797"/>
     <w:rsid w:val="0026606A"/>
+    <w:rsid w:val="00267D71"/>
+    <w:rsid w:val="00280D0C"/>
     <w:rsid w:val="00286309"/>
     <w:rsid w:val="002879AB"/>
+    <w:rsid w:val="002903E2"/>
+    <w:rsid w:val="002A1C4E"/>
     <w:rsid w:val="002A685D"/>
     <w:rsid w:val="002B49BD"/>
     <w:rsid w:val="002B7483"/>
     <w:rsid w:val="002C4907"/>
     <w:rsid w:val="002D0C56"/>
     <w:rsid w:val="002D3FA0"/>
     <w:rsid w:val="002D4921"/>
+    <w:rsid w:val="002D7364"/>
     <w:rsid w:val="002D7D7C"/>
     <w:rsid w:val="002E01AA"/>
     <w:rsid w:val="002F7BA6"/>
+    <w:rsid w:val="003105B9"/>
+    <w:rsid w:val="00320E97"/>
     <w:rsid w:val="00331E01"/>
+    <w:rsid w:val="003366B3"/>
     <w:rsid w:val="00337528"/>
+    <w:rsid w:val="00346245"/>
     <w:rsid w:val="00351316"/>
+    <w:rsid w:val="00353695"/>
     <w:rsid w:val="00356C03"/>
     <w:rsid w:val="00370B34"/>
     <w:rsid w:val="00374089"/>
     <w:rsid w:val="00397EEE"/>
     <w:rsid w:val="003A5BA2"/>
     <w:rsid w:val="003D2EBB"/>
+    <w:rsid w:val="003D6DD6"/>
     <w:rsid w:val="003E368C"/>
     <w:rsid w:val="0040415D"/>
     <w:rsid w:val="00412D2F"/>
+    <w:rsid w:val="00416059"/>
     <w:rsid w:val="00435F31"/>
     <w:rsid w:val="004421E3"/>
     <w:rsid w:val="004643C0"/>
     <w:rsid w:val="00494519"/>
     <w:rsid w:val="004976F8"/>
     <w:rsid w:val="004C6A65"/>
     <w:rsid w:val="004D266E"/>
     <w:rsid w:val="0050526A"/>
+    <w:rsid w:val="005107F5"/>
+    <w:rsid w:val="00512FBA"/>
     <w:rsid w:val="0051383F"/>
     <w:rsid w:val="00550DDC"/>
+    <w:rsid w:val="005575CC"/>
+    <w:rsid w:val="00557630"/>
+    <w:rsid w:val="00563D4A"/>
     <w:rsid w:val="00570615"/>
     <w:rsid w:val="00576977"/>
     <w:rsid w:val="00577385"/>
     <w:rsid w:val="005A254E"/>
+    <w:rsid w:val="005C0EAA"/>
     <w:rsid w:val="005C3FB5"/>
     <w:rsid w:val="005D216F"/>
     <w:rsid w:val="005E77AD"/>
     <w:rsid w:val="005F2D57"/>
+    <w:rsid w:val="0061583E"/>
     <w:rsid w:val="006251C0"/>
     <w:rsid w:val="00660DC2"/>
     <w:rsid w:val="00667A9E"/>
+    <w:rsid w:val="00672CF0"/>
+    <w:rsid w:val="0067466B"/>
+    <w:rsid w:val="00682A01"/>
     <w:rsid w:val="00683C2D"/>
     <w:rsid w:val="00690F05"/>
     <w:rsid w:val="006924BF"/>
     <w:rsid w:val="00693F3B"/>
     <w:rsid w:val="006A46BC"/>
     <w:rsid w:val="006A4A1A"/>
     <w:rsid w:val="006D1B6D"/>
     <w:rsid w:val="006E06A9"/>
     <w:rsid w:val="006E26DF"/>
     <w:rsid w:val="006E2F5E"/>
+    <w:rsid w:val="006F3C6B"/>
+    <w:rsid w:val="00736830"/>
     <w:rsid w:val="007710C7"/>
     <w:rsid w:val="007711AC"/>
     <w:rsid w:val="00783B7A"/>
     <w:rsid w:val="007875B8"/>
     <w:rsid w:val="0079345E"/>
     <w:rsid w:val="007A33F5"/>
+    <w:rsid w:val="007B333B"/>
     <w:rsid w:val="007C121C"/>
+    <w:rsid w:val="007C205C"/>
+    <w:rsid w:val="007C2F85"/>
     <w:rsid w:val="007D068A"/>
+    <w:rsid w:val="007D09CC"/>
+    <w:rsid w:val="007D2BDC"/>
+    <w:rsid w:val="007D3B55"/>
     <w:rsid w:val="007D5B2F"/>
+    <w:rsid w:val="007E7B53"/>
     <w:rsid w:val="007F229A"/>
     <w:rsid w:val="007F2FEA"/>
     <w:rsid w:val="008010F9"/>
     <w:rsid w:val="008316E9"/>
     <w:rsid w:val="00833359"/>
+    <w:rsid w:val="0084659A"/>
     <w:rsid w:val="00881785"/>
     <w:rsid w:val="0089578A"/>
     <w:rsid w:val="008B33CF"/>
     <w:rsid w:val="008C158F"/>
+    <w:rsid w:val="008C185A"/>
+    <w:rsid w:val="008C4A42"/>
     <w:rsid w:val="008C5987"/>
     <w:rsid w:val="008E1880"/>
     <w:rsid w:val="008F2610"/>
     <w:rsid w:val="00905E77"/>
     <w:rsid w:val="009111D7"/>
     <w:rsid w:val="009145D1"/>
     <w:rsid w:val="009217E5"/>
+    <w:rsid w:val="00933286"/>
     <w:rsid w:val="009435B6"/>
     <w:rsid w:val="00951867"/>
+    <w:rsid w:val="00973C79"/>
+    <w:rsid w:val="009E3A91"/>
     <w:rsid w:val="009E4CF5"/>
     <w:rsid w:val="009E5B9F"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="00A12687"/>
     <w:rsid w:val="00A60E19"/>
     <w:rsid w:val="00A658D4"/>
     <w:rsid w:val="00A67237"/>
     <w:rsid w:val="00A8491F"/>
     <w:rsid w:val="00AA0BE7"/>
     <w:rsid w:val="00AC0FCB"/>
     <w:rsid w:val="00AF0495"/>
     <w:rsid w:val="00AF60BB"/>
     <w:rsid w:val="00B00D8A"/>
     <w:rsid w:val="00B107DB"/>
     <w:rsid w:val="00B10D50"/>
     <w:rsid w:val="00B21E2D"/>
     <w:rsid w:val="00B42988"/>
     <w:rsid w:val="00B5261C"/>
     <w:rsid w:val="00B62A0B"/>
     <w:rsid w:val="00B82E5B"/>
+    <w:rsid w:val="00B87FD4"/>
+    <w:rsid w:val="00B929B0"/>
     <w:rsid w:val="00B92A66"/>
     <w:rsid w:val="00BA2FE6"/>
+    <w:rsid w:val="00BC360B"/>
     <w:rsid w:val="00C00C1A"/>
     <w:rsid w:val="00C21DA8"/>
+    <w:rsid w:val="00C2507A"/>
     <w:rsid w:val="00C371E6"/>
     <w:rsid w:val="00C37F73"/>
     <w:rsid w:val="00C7315B"/>
     <w:rsid w:val="00C76458"/>
     <w:rsid w:val="00C91FB7"/>
+    <w:rsid w:val="00C96003"/>
     <w:rsid w:val="00CA0594"/>
     <w:rsid w:val="00CA12E9"/>
+    <w:rsid w:val="00CB293B"/>
+    <w:rsid w:val="00CB7F12"/>
     <w:rsid w:val="00CC03EE"/>
     <w:rsid w:val="00CC458B"/>
+    <w:rsid w:val="00CC531D"/>
     <w:rsid w:val="00CC61C8"/>
     <w:rsid w:val="00CD0021"/>
     <w:rsid w:val="00CD0A5E"/>
     <w:rsid w:val="00CD2215"/>
     <w:rsid w:val="00CE5058"/>
     <w:rsid w:val="00CF3AE5"/>
     <w:rsid w:val="00D07F3F"/>
     <w:rsid w:val="00D13DEC"/>
     <w:rsid w:val="00D31949"/>
     <w:rsid w:val="00D528BF"/>
     <w:rsid w:val="00D534B6"/>
     <w:rsid w:val="00D65236"/>
     <w:rsid w:val="00D656B4"/>
+    <w:rsid w:val="00D65E98"/>
+    <w:rsid w:val="00D8517D"/>
     <w:rsid w:val="00D95267"/>
+    <w:rsid w:val="00DB1317"/>
     <w:rsid w:val="00DC0E2B"/>
     <w:rsid w:val="00DF083A"/>
+    <w:rsid w:val="00DF3696"/>
     <w:rsid w:val="00DF485A"/>
     <w:rsid w:val="00E00D65"/>
+    <w:rsid w:val="00E05D98"/>
+    <w:rsid w:val="00E313CB"/>
+    <w:rsid w:val="00E34CD9"/>
+    <w:rsid w:val="00E410E2"/>
     <w:rsid w:val="00E41CD7"/>
     <w:rsid w:val="00E70992"/>
+    <w:rsid w:val="00E85DC5"/>
     <w:rsid w:val="00E90CFD"/>
     <w:rsid w:val="00E9277A"/>
     <w:rsid w:val="00EA4512"/>
     <w:rsid w:val="00EA4A06"/>
+    <w:rsid w:val="00EB4835"/>
     <w:rsid w:val="00EC407F"/>
     <w:rsid w:val="00EE1AC8"/>
+    <w:rsid w:val="00EF016C"/>
     <w:rsid w:val="00EF0A64"/>
     <w:rsid w:val="00EF5C5D"/>
     <w:rsid w:val="00F17028"/>
     <w:rsid w:val="00F20AA5"/>
     <w:rsid w:val="00F218A8"/>
     <w:rsid w:val="00F7419B"/>
     <w:rsid w:val="00F84A6C"/>
     <w:rsid w:val="00F9540B"/>
     <w:rsid w:val="00FB0834"/>
+    <w:rsid w:val="00FB27F0"/>
     <w:rsid w:val="00FC2BDF"/>
     <w:rsid w:val="00FE2A6F"/>
     <w:rsid w:val="00FE6B97"/>
     <w:rsid w:val="00FF6B53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -45479,51 +48596,51 @@
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="czeinternetowe">
     <w:name w:val="Łącze internetowe"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kolorowalistaakcent1Znak">
     <w:name w:val="Kolorowa lista — akcent 1 Znak"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
-    <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak,L1 Znak,List Paragraph Znak,Preambuła Znak,zwykły tekst Znak,List Paragraph1 Znak,BulletC Znak,normalny tekst Znak,Obiekt Znak"/>
+    <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak,L1 Znak,List Paragraph Znak,Preambuła Znak,zwykły tekst Znak,List Paragraph1 Znak,BulletC Znak,normalny tekst Znak,Obiekt Znak,T_SZ_List Paragraph Znak"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="xbe">
     <w:name w:val="_xbe"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
     <w:name w:val="Tekst podstawowy Znak"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="24"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
@@ -45606,51 +48723,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11,L1,List Paragraph,Preambuła,zwykły tekst,List Paragraph1,BulletC,normalny tekst,Obiekt"/>
+    <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11,L1,List Paragraph,Preambuła,zwykły tekst,List Paragraph1,BulletC,normalny tekst,Obiekt,T_SZ_List Paragraph,Wypunktowanie"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tematkomentarza">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstkomentarza"/>
     <w:next w:val="Tekstkomentarza"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
@@ -46112,51 +49229,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="866526645">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@umg.edu.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@umg.edu.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -46404,69 +49521,69 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>49</Pages>
-[...1 lines deleted...]
-  <Characters>136459</Characters>
+  <Pages>1</Pages>
+  <Words>23901</Words>
+  <Characters>143412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1137</Lines>
-  <Paragraphs>317</Paragraphs>
+  <Lines>1195</Lines>
+  <Paragraphs>333</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>158885</CharactersWithSpaces>
+  <CharactersWithSpaces>166980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Użytkownik systemu Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>