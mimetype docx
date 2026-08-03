--- v0 (2026-05-25)
+++ v1 (2026-08-03)
@@ -75,51 +75,69 @@
       <w:r w:rsidRPr="0068113F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>WZÓR OFERTY</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0054333B" w:rsidRPr="001D03A6" w:rsidRDefault="001D03A6" w:rsidP="001D03A6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(po zmianie SWZ_4)</w:t>
+        <w:t>(po zmianie SWZ_</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB718C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CA123E" w:rsidRPr="000B4156" w:rsidRDefault="00CA123E" w:rsidP="00CA123E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B4156">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................................, dnia ........................... roku</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CA123E" w:rsidRPr="00D872FD" w:rsidRDefault="00CA123E" w:rsidP="00D872FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
@@ -1191,100 +1209,92 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oferowana cena</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C709DE" w:rsidRPr="00CA123E" w:rsidTr="003F56E7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C709DE" w:rsidRDefault="00C709DE" w:rsidP="00EF3194">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C709DE" w:rsidRPr="00CA123E" w:rsidRDefault="00C709DE" w:rsidP="00EF3194">
+          <w:p w:rsidR="00C709DE" w:rsidRPr="00DB718C" w:rsidRDefault="00C709DE" w:rsidP="00EF3194">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA123E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00DB718C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>netto …………………………………. zł (słownie: ………………………………………………………………………….................)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C709DE" w:rsidRPr="00CA123E" w:rsidRDefault="00C709DE" w:rsidP="00EF3194">
+          <w:p w:rsidR="00C709DE" w:rsidRPr="00DB718C" w:rsidRDefault="00C709DE" w:rsidP="00EF3194">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA123E">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> ………………… zł (słownie : ………………………………………….…..)</w:t>
+            <w:r w:rsidRPr="00DB718C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VAT…………… %  ………………… zł (słownie : ………………………………………….…..)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C709DE" w:rsidRDefault="00C709DE" w:rsidP="00110C43">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA123E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>brutto………………....................zł</w:t>
             </w:r>
             <w:r w:rsidR="003F56E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1518,90 +1528,88 @@
       </w:r>
       <w:r w:rsidR="00110C43" w:rsidRPr="003F56E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zamówienia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE57E9" w:rsidRPr="00CE57E9" w:rsidRDefault="00CE57E9" w:rsidP="00CE57E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="001D03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oświadczamy, iż zaakceptowaliśmy termin realizacji przedmiotu umowy i z</w:t>
       </w:r>
       <w:r w:rsidR="00AE009B" w:rsidRPr="001D03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>obowiązujemy się do wykonania zamówienia w terminie:</w:t>
       </w:r>
       <w:r w:rsidR="00AE009B" w:rsidRPr="001D03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D03A6" w:rsidRPr="001D03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20 m-cy od dnia zawarcia umowy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="001D03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F56E7" w:rsidRPr="003F56E7" w:rsidRDefault="003F56E7" w:rsidP="003F56E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1947,51 +1955,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oświadczamy, że zamierzamy powierzyć Podwykonawcom część (zakres) zamówienia* /nie zamierzamy powierzać Podwykonawcom żadnej części niniejszego zamówienia* (wypełnić jeżeli dotyczy)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9037" w:type="dxa"/>
         <w:tblInd w:w="288" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="480"/>
         <w:gridCol w:w="3630"/>
         <w:gridCol w:w="1567"/>
         <w:gridCol w:w="3360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="009E1AE4">
+      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="00DB718C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1999,115 +2007,121 @@
             <w:tcW w:w="3761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Część (zakres) zamówienia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
+          <w:p w:rsidR="00EB0FEF" w:rsidRPr="00DB718C" w:rsidRDefault="00EB0FEF" w:rsidP="00DB718C">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1AE4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00DB718C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wartość zakresu zamówienia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
+          <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="00DB718C">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1AE4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00DB718C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w PLN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3458" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informacje o Podwykonawcy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="009E1AE4">
+      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="00DB718C">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -2120,311 +2134,322 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
+          <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="00DB718C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1AE4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00DB718C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3458" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="009E1AE4">
+      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="00DB718C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
+          <w:p w:rsidR="00EB0FEF" w:rsidRPr="00DB718C" w:rsidRDefault="00EB0FEF" w:rsidP="00DB718C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3458" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="009E1AE4">
+      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="00DB718C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
+          <w:p w:rsidR="00EB0FEF" w:rsidRPr="00DB718C" w:rsidRDefault="00EB0FEF" w:rsidP="00DB718C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3458" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="009E1AE4">
+      <w:tr w:rsidR="00045A23" w:rsidRPr="009E1AE4" w:rsidTr="00DB718C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
+          <w:p w:rsidR="00EB0FEF" w:rsidRPr="00DB718C" w:rsidRDefault="00EB0FEF" w:rsidP="00DB718C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3458" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EB0FEF" w:rsidRPr="009E1AE4" w:rsidRDefault="00EB0FEF" w:rsidP="009E1AE4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2509,51 +2534,61 @@
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00C52DFF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>folderze</w:t>
       </w:r>
       <w:r w:rsidR="00C52DFF" w:rsidRPr="00CA123E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA123E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>z napisem „Tajne”*</w:t>
+        <w:t>z napise</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00CA123E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m „Tajne”*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AE009B" w:rsidRPr="00CA123E" w:rsidRDefault="00AE009B" w:rsidP="00AE009B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="1014"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA123E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
@@ -3236,103 +3271,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> podpis Wykonawcy)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00525A05" w:rsidRPr="00725C64" w:rsidRDefault="00525A05" w:rsidP="00C26709">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:spacing w:before="960" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00525A05" w:rsidRPr="00725C64">
+    <w:sectPr w:rsidR="00525A05" w:rsidRPr="00725C64" w:rsidSect="00DB718C">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00847B2D" w:rsidRDefault="00847B2D">
+    <w:p w:rsidR="00EF17B4" w:rsidRDefault="00EF17B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00847B2D" w:rsidRDefault="00847B2D">
+    <w:p w:rsidR="00EF17B4" w:rsidRDefault="00EF17B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3391,58 +3426,58 @@
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00A12215" w:rsidRDefault="00A12215">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00847B2D" w:rsidRDefault="00847B2D">
+    <w:p w:rsidR="00EF17B4" w:rsidRDefault="00EF17B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00847B2D" w:rsidRDefault="00847B2D">
+    <w:p w:rsidR="00EF17B4" w:rsidRDefault="00EF17B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00CA123E" w:rsidRDefault="00CA123E" w:rsidP="003D3821">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B4156">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -3532,79 +3567,79 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B4156">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003F027E" w:rsidRDefault="001D03A6">
+  <w:p w:rsidR="003F027E" w:rsidRDefault="00EF17B4">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:452.75pt;height:562.3pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark2" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:452.75pt;height:562.3pt;z-index:-2;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="logoAM3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00EB0FEF" w:rsidRPr="00EB0FEF" w:rsidRDefault="00EB0FEF" w:rsidP="00EB0FEF">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00AE009B" w:rsidRPr="0087245F" w:rsidRDefault="002307F7" w:rsidP="00AE009B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
@@ -3656,97 +3691,97 @@
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>z zagospodarowaniem terenu i infrastrukturą</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="002307F7" w:rsidRPr="002307F7" w:rsidRDefault="002307F7" w:rsidP="00AE009B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00AE009B" w:rsidRDefault="001D03A6">
+  <w:p w:rsidR="00AE009B" w:rsidRDefault="00EF17B4">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
-        <v:line id="_x0000_s2052" style="position:absolute;z-index:251658752" from="9.05pt,-.8pt" to="450.05pt,-.75pt"/>
+        <v:line id="_x0000_s2052" style="position:absolute;z-index:3" from="9.05pt,-.8pt" to="450.05pt,-.75pt"/>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003F027E" w:rsidRDefault="001D03A6">
+  <w:p w:rsidR="003F027E" w:rsidRDefault="00EF17B4">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark1" o:spid="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:452.75pt;height:562.3pt;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark1" o:spid="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:452.75pt;height:562.3pt;z-index:-3;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="logoAM3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000000C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4404,86 +4439,88 @@
     <w:rsid w:val="00777D99"/>
     <w:rsid w:val="008157E1"/>
     <w:rsid w:val="00837D71"/>
     <w:rsid w:val="00847B2D"/>
     <w:rsid w:val="0087245F"/>
     <w:rsid w:val="009546C8"/>
     <w:rsid w:val="009E1AE4"/>
     <w:rsid w:val="00A12215"/>
     <w:rsid w:val="00A24049"/>
     <w:rsid w:val="00A87492"/>
     <w:rsid w:val="00AE009B"/>
     <w:rsid w:val="00BE5D8E"/>
     <w:rsid w:val="00C26709"/>
     <w:rsid w:val="00C52DFF"/>
     <w:rsid w:val="00C7029F"/>
     <w:rsid w:val="00C709DE"/>
     <w:rsid w:val="00C84FBE"/>
     <w:rsid w:val="00C87A6F"/>
     <w:rsid w:val="00CA123E"/>
     <w:rsid w:val="00CC1BC0"/>
     <w:rsid w:val="00CE57E9"/>
     <w:rsid w:val="00D31D28"/>
     <w:rsid w:val="00D43C34"/>
     <w:rsid w:val="00D86D2F"/>
     <w:rsid w:val="00D872FD"/>
+    <w:rsid w:val="00DB718C"/>
     <w:rsid w:val="00E15CEB"/>
     <w:rsid w:val="00E2063B"/>
     <w:rsid w:val="00E24DE2"/>
     <w:rsid w:val="00E364A8"/>
     <w:rsid w:val="00EB0FEF"/>
     <w:rsid w:val="00EB67CF"/>
     <w:rsid w:val="00EB7A0B"/>
+    <w:rsid w:val="00EF17B4"/>
     <w:rsid w:val="00EF3194"/>
     <w:rsid w:val="00F86D84"/>
     <w:rsid w:val="00FE64CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2053"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="32ADBDFA"/>
+  <w14:docId w14:val="2CC3AA31"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FCC54907-8878-4E05-A62E-BED9D3F52E42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5419,67 +5456,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39FAEBEE-F965-413C-8342-2258F148A996}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7682A645-8CB0-419A-8390-9837101FC9FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6101</Characters>
+  <Pages>1</Pages>
+  <Words>980</Words>
+  <Characters>5881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Załącznik nr @t_siwz_zalacz#nr_kl</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Akademia Morska w Gdyni</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>